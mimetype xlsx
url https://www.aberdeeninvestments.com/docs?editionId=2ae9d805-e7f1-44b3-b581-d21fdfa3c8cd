--- v0 (2026-04-03)
+++ v1 (2026-06-04)
@@ -1,85 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Funds\Investor Relations\Monthly Portfolio Disclosure\2026\2. February\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Funds\Investor Relations\Monthly Portfolio Disclosure\2026\4. April\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8642DAAB-6742-484B-A912-17DFCDB862C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A9D2F2D-02B5-49C5-AEBB-1B197FBAA11F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="O7pUXtwMVWaLVjvVEWAF9nUQreP8cC4skxw2I8+RLCiCGAf/dM3k0YmGCjg7bUnzNEHzX7s7VvT4JlTBi1g3zw==" workbookSaltValue="pDJzSdd2EzfJP6hf/OnORg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AGD" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">AGD!$A$4:$E$88</definedName>
     <definedName name="grandTotalEndRowNum">182</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">AGD!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="269">
   <si>
     <t>Security Long Name</t>
   </si>
   <si>
     <t>Shares/Par Value</t>
   </si>
   <si>
     <t>Base Market Value</t>
   </si>
   <si>
     <t>Percent of Fund</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS PREF PREFERENCE</t>
   </si>
   <si>
     <t>KR7005931001</t>
   </si>
   <si>
     <t>APPLE INC COMMON STOCK USD.00001</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
@@ -97,56 +99,50 @@
   <si>
     <t>MICROSOFT CORP COMMON STOCK USD.00000625</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>NESTLE SA REG COMMON STOCK CHF.1</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>BROADCOM INC COMMON STOCK</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>LOWE S COS INC COMMON STOCK USD.5</t>
   </si>
   <si>
     <t>US5486611073</t>
   </si>
   <si>
-    <t>ROCHE HOLDING AG GENUSSCHEIN COMMON STOCK</t>
-[...4 lines deleted...]
-  <si>
     <t>MONDELEZ INTERNATIONAL INC A COMMON STOCK</t>
   </si>
   <si>
     <t>US6092071058</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>TARGET CORP COMMON STOCK USD.0833</t>
   </si>
   <si>
     <t>US87612E1064</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>MEDTRONIC PLC COMMON STOCK USD.1</t>
@@ -265,56 +261,50 @@
   <si>
     <t>COCA COLA CO/THE COMMON STOCK USD.25</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>SANOFI COMMON STOCK EUR2.0</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>AMERICAN TOWER CORP REIT USD.01</t>
   </si>
   <si>
     <t>US03027X1000</t>
   </si>
   <si>
     <t>DANONE COMMON STOCK EUR.25</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
-    <t>GAMING AND LEISURE PROPERTIE REIT</t>
-[...4 lines deleted...]
-  <si>
     <t>BLACKSTONE INC COMMON STOCK USD.00001</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC COMMON STOCK USD.167</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>CVS HEALTH CORP COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US1266501006</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES COMMON STOCK EUR.01</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>AMDOCS LTD COMMON STOCK GBP.0001</t>
   </si>
   <si>
     <t>GB0022569080</t>
@@ -355,68 +345,59 @@
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>ING GROEP NV COMMON STOCK EUR.01</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ISIN Number</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFAC COMMON STOCK TWD10.0</t>
   </si>
   <si>
     <t>LONDON STOCK EXCHANGE GROUP COMMON STOCK GBP.06918605</t>
   </si>
   <si>
     <t>GB00B0SWJX34</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
-    <t>FERROVIAL SE COMMON STOCK EUR.01</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
-    <t>ENERGEAN PLC COMMON STOCK GBP.01</t>
-[...4 lines deleted...]
-  <si>
     <t>FIPT 07 B JPM CLASS B PASS THRU CE 144A 01/87 VAR</t>
   </si>
   <si>
     <t>US33832QAC15</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>RIO TINTO PLC SPON ADR ADR</t>
   </si>
   <si>
     <t>US7672041008</t>
   </si>
   <si>
     <t>METLIFE INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>PERNOD RICARD SA COMMON STOCK EUR1.55</t>
@@ -517,53 +498,50 @@
   <si>
     <t>ABBV US</t>
   </si>
   <si>
     <t>WMB US</t>
   </si>
   <si>
     <t>LOW US</t>
   </si>
   <si>
     <t>NOVOB DC</t>
   </si>
   <si>
     <t>BAC US</t>
   </si>
   <si>
     <t>INGA NA</t>
   </si>
   <si>
     <t>CSCO US</t>
   </si>
   <si>
     <t>8306 JP</t>
   </si>
   <si>
-    <t>ROG SW</t>
-[...1 lines deleted...]
-  <si>
     <t>KO US</t>
   </si>
   <si>
     <t>LSEG LN</t>
   </si>
   <si>
     <t>MET US</t>
   </si>
   <si>
     <t>SAN FP</t>
   </si>
   <si>
     <t>TRYG DC</t>
   </si>
   <si>
     <t>CME US</t>
   </si>
   <si>
     <t>KDP US</t>
   </si>
   <si>
     <t>005935 KS</t>
   </si>
   <si>
     <t>ASML NA</t>
@@ -604,53 +582,50 @@
   <si>
     <t>388 HK</t>
   </si>
   <si>
     <t>SU FP</t>
   </si>
   <si>
     <t>WH US</t>
   </si>
   <si>
     <t>FIS US</t>
   </si>
   <si>
     <t>NESN SW</t>
   </si>
   <si>
     <t>MDLZ US</t>
   </si>
   <si>
     <t>BX US</t>
   </si>
   <si>
     <t>TW/ LN</t>
   </si>
   <si>
-    <t>GLPI US</t>
-[...1 lines deleted...]
-  <si>
     <t>ADI US</t>
   </si>
   <si>
     <t>MDT US</t>
   </si>
   <si>
     <t>RWE GR</t>
   </si>
   <si>
     <t>HON US</t>
   </si>
   <si>
     <t>NEE US</t>
   </si>
   <si>
     <t>ACN US</t>
   </si>
   <si>
     <t>FDX US</t>
   </si>
   <si>
     <t>TGT US</t>
   </si>
   <si>
     <t>ORCL US</t>
@@ -658,71 +633,59 @@
   <si>
     <t>TTE US</t>
   </si>
   <si>
     <t>CVS US</t>
   </si>
   <si>
     <t>2317 TT</t>
   </si>
   <si>
     <t>NKE US</t>
   </si>
   <si>
     <t>AMT US</t>
   </si>
   <si>
     <t>MC FP</t>
   </si>
   <si>
     <t>FE US</t>
   </si>
   <si>
     <t>RI FP</t>
   </si>
   <si>
-    <t>ENOG LN</t>
-[...1 lines deleted...]
-  <si>
     <t>UTG LN</t>
   </si>
   <si>
     <t>RIO US</t>
   </si>
   <si>
     <t>TEP FP</t>
   </si>
   <si>
-    <t>PANDORA A/S COMMON STOCK DKK.01</t>
-[...7 lines deleted...]
-  <si>
     <t>CONTEMPORARY AMPEREX TECHN A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t>CNE100003662</t>
   </si>
   <si>
     <t>300750 C2</t>
   </si>
   <si>
     <t>BECTON DICKINSON AND CO COMMON STOCK USD1.0</t>
   </si>
   <si>
     <t>US0758871091</t>
   </si>
   <si>
     <t>BDX US</t>
   </si>
   <si>
     <t>US9116841084</t>
   </si>
   <si>
     <t>RUMO SA COMMON STOCK</t>
   </si>
   <si>
     <t>BRRAILACNOR9</t>
@@ -781,56 +744,50 @@
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VIE FP</t>
   </si>
   <si>
     <t>LIN US</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV COMMON STOCK EUR10.0</t>
   </si>
   <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UMG NA</t>
   </si>
   <si>
     <t>TOTALENERGIES SE COMMON STOCK EUR2.5</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
-    <t>SSC GOVERNMENT MM GVMXX</t>
-[...4 lines deleted...]
-  <si>
     <t>PRIMO BRANDS CORP COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US7416231022</t>
   </si>
   <si>
     <t>PRMB US</t>
   </si>
   <si>
     <t>ONEOK INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US6826801036</t>
   </si>
   <si>
     <t>OKE US</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC COMMON STOCK USD.25</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>AZN US</t>
@@ -850,174 +807,208 @@
   <si>
     <t>US8030542042</t>
   </si>
   <si>
     <t>SAP US</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA COMMON STOCK EUR.125</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>SAB SM</t>
   </si>
   <si>
     <t>TASKUS INC A COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US87652V1098</t>
   </si>
   <si>
     <t>TASK US</t>
   </si>
   <si>
-    <t>ABRDN GLOBAL DYNAMIC DIVIDEND FUND</t>
-[...2 lines deleted...]
-    <t>Portfolio Holdings as of 2/28/2026</t>
+    <t>ROCHE HOLDING AG COMMON STOCK CHF.001</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROP SW</t>
+  </si>
+  <si>
+    <t>BOLLORE SE COMMON STOCK EUR.16</t>
+  </si>
+  <si>
+    <t>FR0000039299</t>
+  </si>
+  <si>
+    <t>BOL FP</t>
+  </si>
+  <si>
+    <t>STONECO LTD A COMMON STOCK USD.000079365</t>
+  </si>
+  <si>
+    <t>KYG851581069</t>
+  </si>
+  <si>
+    <t>STNE US</t>
+  </si>
+  <si>
+    <t>FERROVIAL NV COMMON STOCK EUR.01</t>
+  </si>
+  <si>
+    <t>ABRDN TOTAL DYNAMIC DIVIDEND FUND</t>
+  </si>
+  <si>
+    <t>Portfolio Holdings as of 4/30/2026</t>
   </si>
   <si>
     <t>Aberdeen Investments Global is the trade name of Aberdeen's investments business, herein referred to as "Aberdeen Investments" or "Aberdeen". In the United States, Aberdeen Investments refers to the following affiliated, registered investment advisers: abrdn Inc., abrdn Investments Limited, and abrdn Asia Limited.
 Closed-end funds are traded on the secondary market through one of the stock exchanges. The Fund’s investment return and principal value will fluctuate so that an investor’s shares may be worth more or less than the original cost. Shares of closed-end funds may trade above (a premium) or below (a discount) the net asset value (NAV) of the fund’s portfolio. There is no assurance that the Fund will achieve its investment objective. 
 Holdings are subject to change and provided for informational purposes only and should not be deemed as a recommendation to buy or sell the securities shown. Holdings information is unaudited and should not be considered a replacement for portfolio holdings reported and/or filed for regulatory purposes. Please note this portfolio disclosure does not include any currency positions in the Fund so the total will not represent 100% of the portfolio.  
 By accessing the portfolio holdings, you agree not to reproduce, distribute, or disseminate the portfolio holdings, in whole or in part, in any form without prior written permission from abrdn.
 Portfolio holdings are provided on an "as is" basis and information is as of the stated calendar month-end date noted. abrdn makes no express or implied warranties or representations with respect to the accuracy, completeness or reliability of the portfolio holdings or any financial results you may achieve from such use. In no event shall abrdn or its affiliates have any liability relating to the use of the portfolio holdings.
 NOT FDIC INSURED | NO BANK GUARANTEE | MAY LOSE VALUE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="#,##0.00;\(#,##0.00\)"/>
     <numFmt numFmtId="165" formatCode="0.000000"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color indexed="8"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 307" xfId="2" xr:uid="{55A2480A-50EB-40F4-BA97-30BE2F3BABB1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1286,1912 +1277,1883 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F95"/>
+  <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomLeft" activeCell="A93" sqref="A93:F93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="61.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="27.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="10" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="D5" s="3">
-        <v>165000</v>
+        <v>31800</v>
       </c>
       <c r="E5" s="8">
-        <v>10295696.68</v>
+        <v>12145692</v>
       </c>
       <c r="F5" s="9">
-        <v>3.2674029999999998</v>
+        <v>3.8175469999999998</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D6" s="3">
-        <v>31800</v>
+        <v>165000</v>
       </c>
       <c r="E6" s="8">
-        <v>9903474</v>
+        <v>11454605.01</v>
       </c>
       <c r="F6" s="9">
-        <v>3.1429290000000001</v>
+        <v>3.60033</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>168</v>
+        <v>139</v>
       </c>
       <c r="D7" s="3">
-        <v>95300</v>
+        <v>27400</v>
       </c>
       <c r="E7" s="8">
-        <v>9571882.1300000008</v>
+        <v>11437582</v>
       </c>
       <c r="F7" s="9">
-        <v>3.037696</v>
+        <v>3.5949789999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="D8" s="3">
-        <v>27400</v>
+        <v>95300</v>
       </c>
       <c r="E8" s="8">
-        <v>8755670</v>
+        <v>10286098.300000001</v>
       </c>
       <c r="F8" s="9">
-        <v>2.7786659999999999</v>
+        <v>3.233053</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="D9" s="3">
         <v>32900</v>
       </c>
       <c r="E9" s="8">
-        <v>8691522</v>
+        <v>8927415</v>
       </c>
       <c r="F9" s="9">
-        <v>2.7583090000000001</v>
+        <v>2.8060010000000002</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>249</v>
+        <v>13</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>136</v>
       </c>
       <c r="D10" s="3">
-        <v>8593155.3900000006</v>
+        <v>20800</v>
       </c>
       <c r="E10" s="8">
-        <v>8593155.3900000006</v>
+        <v>8481824</v>
       </c>
       <c r="F10" s="9">
-        <v>2.7270910000000002</v>
+        <v>2.6659459999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="D11" s="3">
-        <v>20800</v>
+        <v>3800</v>
       </c>
       <c r="E11" s="8">
-        <v>8168992</v>
+        <v>5493073.2999999998</v>
       </c>
       <c r="F11" s="9">
-        <v>2.5924800000000001</v>
+        <v>1.7265440000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D12" s="3">
-        <v>3800</v>
+        <v>165600</v>
       </c>
       <c r="E12" s="8">
-        <v>5526750.9800000004</v>
+        <v>5458595.1799999997</v>
       </c>
       <c r="F12" s="9">
-        <v>1.753949</v>
+        <v>1.7157070000000001</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
-        <v>256</v>
+        <v>72</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>257</v>
+        <v>73</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>258</v>
+        <v>172</v>
       </c>
       <c r="D13" s="3">
-        <v>24200</v>
+        <v>59500</v>
       </c>
       <c r="E13" s="8">
-        <v>5044490</v>
+        <v>4661707.33</v>
       </c>
       <c r="F13" s="9">
-        <v>1.6009</v>
+        <v>1.4652350000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D14" s="3">
-        <v>168000</v>
+        <v>49700</v>
       </c>
       <c r="E14" s="8">
-        <v>4847292.8</v>
+        <v>4650749.6100000003</v>
       </c>
       <c r="F14" s="9">
-        <v>1.538319</v>
+        <v>1.4617899999999999</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>150</v>
       </c>
       <c r="D15" s="3">
-        <v>71100</v>
+        <v>159000</v>
       </c>
       <c r="E15" s="8">
-        <v>4677941.04</v>
+        <v>4601678.8099999996</v>
       </c>
       <c r="F15" s="9">
-        <v>1.4845740000000001</v>
+        <v>1.446367</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="D16" s="3">
         <v>45400</v>
       </c>
       <c r="E16" s="8">
-        <v>4510036</v>
+        <v>4561792</v>
       </c>
       <c r="F16" s="9">
-        <v>1.4312879999999999</v>
+        <v>1.4338299999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
-        <v>36</v>
+        <v>241</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>37</v>
+        <v>242</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>159</v>
+        <v>243</v>
       </c>
       <c r="D17" s="3">
-        <v>241000</v>
+        <v>24200</v>
       </c>
       <c r="E17" s="8">
-        <v>4473922.37</v>
+        <v>4534354</v>
       </c>
       <c r="F17" s="9">
-        <v>1.419827</v>
+        <v>1.425206</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="D18" s="3">
-        <v>57600</v>
+        <v>14300</v>
       </c>
       <c r="E18" s="8">
-        <v>4303872</v>
+        <v>4479189</v>
       </c>
       <c r="F18" s="9">
-        <v>1.365861</v>
+        <v>1.407867</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D19" s="3">
-        <v>14300</v>
+        <v>57600</v>
       </c>
       <c r="E19" s="8">
-        <v>4294290</v>
+        <v>4395456</v>
       </c>
       <c r="F19" s="9">
-        <v>1.3628199999999999</v>
+        <v>1.381548</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>242</v>
+        <v>152</v>
       </c>
       <c r="D20" s="3">
-        <v>8400</v>
+        <v>241000</v>
       </c>
       <c r="E20" s="8">
-        <v>4267872</v>
+        <v>4329043.28</v>
       </c>
       <c r="F20" s="9">
-        <v>1.354436</v>
+        <v>1.3606739999999999</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
-        <v>140</v>
+        <v>59</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>141</v>
+        <v>60</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>201</v>
+        <v>143</v>
       </c>
       <c r="D21" s="3">
-        <v>546900</v>
+        <v>71100</v>
       </c>
       <c r="E21" s="8">
-        <v>4183122.8</v>
+        <v>4318061.96</v>
       </c>
       <c r="F21" s="9">
-        <v>1.3275399999999999</v>
+        <v>1.3572219999999999</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
-        <v>18</v>
+        <v>111</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D22" s="3">
-        <v>15600</v>
+        <v>53700</v>
       </c>
       <c r="E22" s="8">
-        <v>4127292</v>
+        <v>4301370</v>
       </c>
       <c r="F22" s="9">
-        <v>1.309822</v>
+        <v>1.3519760000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D23" s="3">
-        <v>24500</v>
+        <v>46700</v>
       </c>
       <c r="E23" s="8">
-        <v>3960670</v>
+        <v>4273050</v>
       </c>
       <c r="F23" s="9">
-        <v>1.2569429999999999</v>
+        <v>1.343075</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
-        <v>138</v>
+        <v>93</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>139</v>
+        <v>94</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>193</v>
+        <v>229</v>
       </c>
       <c r="D24" s="3">
-        <v>16000</v>
+        <v>8400</v>
       </c>
       <c r="E24" s="8">
-        <v>3897440</v>
+        <v>4209576</v>
       </c>
       <c r="F24" s="9">
-        <v>1.236877</v>
+        <v>1.323124</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
-        <v>87</v>
+        <v>220</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>88</v>
+        <v>221</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="D25" s="3">
-        <v>31400</v>
+        <v>13900</v>
       </c>
       <c r="E25" s="8">
-        <v>3887948</v>
+        <v>4080901</v>
       </c>
       <c r="F25" s="9">
-        <v>1.2338640000000001</v>
+        <v>1.28268</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="D26" s="3">
-        <v>11900</v>
+        <v>4300</v>
       </c>
       <c r="E26" s="8">
-        <v>3802050</v>
+        <v>3972211</v>
       </c>
       <c r="F26" s="9">
-        <v>1.206604</v>
+        <v>1.2485170000000001</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
-        <v>93</v>
+        <v>133</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
       <c r="D27" s="3">
-        <v>109900</v>
+        <v>546900</v>
       </c>
       <c r="E27" s="8">
-        <v>3754522.33</v>
+        <v>3863858.76</v>
       </c>
       <c r="F27" s="9">
-        <v>1.1915210000000001</v>
+        <v>1.2144600000000001</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A28" s="7" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="D28" s="3">
-        <v>45700</v>
+        <v>24500</v>
       </c>
       <c r="E28" s="8">
-        <v>3727292</v>
+        <v>3840375</v>
       </c>
       <c r="F28" s="9">
-        <v>1.182879</v>
+        <v>1.207079</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
-        <v>59</v>
+        <v>216</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="D29" s="3">
-        <v>11400</v>
+        <v>6400</v>
       </c>
       <c r="E29" s="8">
-        <v>3725631.72</v>
+        <v>3828299.31</v>
       </c>
       <c r="F29" s="9">
-        <v>1.1823520000000001</v>
+        <v>1.203284</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
-        <v>8</v>
+        <v>233</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>9</v>
+        <v>234</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>158</v>
+        <v>190</v>
       </c>
       <c r="D30" s="3">
-        <v>46700</v>
+        <v>41200</v>
       </c>
       <c r="E30" s="8">
-        <v>3710782</v>
+        <v>3819652</v>
       </c>
       <c r="F30" s="9">
-        <v>1.17764</v>
+        <v>1.200566</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
-        <v>45</v>
+        <v>201</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>46</v>
+        <v>202</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>149</v>
+        <v>203</v>
       </c>
       <c r="D31" s="3">
-        <v>4300</v>
+        <v>59283</v>
       </c>
       <c r="E31" s="8">
-        <v>3696151</v>
+        <v>3805453.1</v>
       </c>
       <c r="F31" s="9">
-        <v>1.1729970000000001</v>
+        <v>1.1961029999999999</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="7" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>152</v>
+        <v>188</v>
       </c>
       <c r="D32" s="3">
-        <v>15712</v>
+        <v>29300</v>
       </c>
       <c r="E32" s="8">
-        <v>3646440.96</v>
+        <v>3801675</v>
       </c>
       <c r="F32" s="9">
-        <v>1.1572210000000001</v>
+        <v>1.1949149999999999</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A33" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>185</v>
+        <v>149</v>
       </c>
       <c r="D33" s="3">
-        <v>32510</v>
+        <v>70100</v>
       </c>
       <c r="E33" s="8">
-        <v>3552055.58</v>
+        <v>3747546</v>
       </c>
       <c r="F33" s="9">
-        <v>1.127267</v>
+        <v>1.177902</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>133</v>
+        <v>19</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="D34" s="3">
-        <v>87400</v>
+        <v>15600</v>
       </c>
       <c r="E34" s="8">
-        <v>3509996.85</v>
+        <v>3725124</v>
       </c>
       <c r="F34" s="9">
-        <v>1.1139190000000001</v>
+        <v>1.1708540000000001</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
-        <v>28</v>
+        <v>238</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>29</v>
+        <v>239</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>156</v>
+        <v>240</v>
       </c>
       <c r="D35" s="3">
-        <v>70100</v>
+        <v>39300</v>
       </c>
       <c r="E35" s="8">
-        <v>3493083</v>
+        <v>3633678</v>
       </c>
       <c r="F35" s="9">
-        <v>1.108552</v>
+        <v>1.142112</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
-        <v>221</v>
+        <v>66</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>222</v>
+        <v>67</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>223</v>
+        <v>153</v>
       </c>
       <c r="D36" s="3">
-        <v>1119300</v>
+        <v>45700</v>
       </c>
       <c r="E36" s="8">
-        <v>3486827.47</v>
+        <v>3599332</v>
       </c>
       <c r="F36" s="9">
-        <v>1.1065659999999999</v>
+        <v>1.131316</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>241</v>
+        <v>210</v>
       </c>
       <c r="D37" s="3">
-        <v>82200</v>
+        <v>1119300</v>
       </c>
       <c r="E37" s="8">
-        <v>3480900.62</v>
+        <v>3555593.72</v>
       </c>
       <c r="F37" s="9">
-        <v>1.1046849999999999</v>
+        <v>1.117569</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
-        <v>114</v>
+        <v>49</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>115</v>
+        <v>50</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="D38" s="3">
-        <v>13900</v>
+        <v>48600</v>
       </c>
       <c r="E38" s="8">
-        <v>3347676</v>
+        <v>3538687.21</v>
       </c>
       <c r="F38" s="9">
-        <v>1.062406</v>
+        <v>1.112255</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
-        <v>42</v>
+        <v>226</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>43</v>
+        <v>227</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>181</v>
+        <v>228</v>
       </c>
       <c r="D39" s="3">
-        <v>62500</v>
+        <v>82200</v>
       </c>
       <c r="E39" s="8">
-        <v>3339058.55</v>
+        <v>3476169.27</v>
       </c>
       <c r="F39" s="9">
-        <v>1.059671</v>
+        <v>1.092605</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>27</v>
+        <v>118</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="D40" s="3">
-        <v>29300</v>
+        <v>21300</v>
       </c>
       <c r="E40" s="8">
-        <v>3334047</v>
+        <v>3437607</v>
       </c>
       <c r="F40" s="9">
-        <v>1.058081</v>
+        <v>1.080484</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
-        <v>246</v>
+        <v>131</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>247</v>
+        <v>132</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="D41" s="3">
-        <v>41200</v>
+        <v>16000</v>
       </c>
       <c r="E41" s="8">
-        <v>3310008</v>
+        <v>3429280</v>
       </c>
       <c r="F41" s="9">
-        <v>1.0504519999999999</v>
+        <v>1.0778669999999999</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="D42" s="3">
-        <v>64800</v>
+        <v>31400</v>
       </c>
       <c r="E42" s="8">
-        <v>3302208</v>
+        <v>3428252</v>
       </c>
       <c r="F42" s="9">
-        <v>1.047976</v>
+        <v>1.0775440000000001</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
-        <v>227</v>
+        <v>79</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>220</v>
+        <v>80</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>228</v>
+        <v>164</v>
       </c>
       <c r="D43" s="3">
-        <v>67300</v>
+        <v>11600</v>
       </c>
       <c r="E43" s="8">
-        <v>3279529</v>
+        <v>3393168.44</v>
       </c>
       <c r="F43" s="9">
-        <v>1.0407789999999999</v>
+        <v>1.066516</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="D44" s="3">
-        <v>43847</v>
+        <v>8300</v>
       </c>
       <c r="E44" s="8">
-        <v>3267861.67</v>
+        <v>3347473</v>
       </c>
       <c r="F44" s="9">
-        <v>1.0370760000000001</v>
+        <v>1.052154</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
-        <v>253</v>
+        <v>214</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>254</v>
+        <v>207</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>255</v>
+        <v>215</v>
       </c>
       <c r="D45" s="3">
-        <v>39300</v>
+        <v>67300</v>
       </c>
       <c r="E45" s="8">
-        <v>3252861</v>
+        <v>3344137</v>
       </c>
       <c r="F45" s="9">
-        <v>1.032316</v>
+        <v>1.051105</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="D46" s="3">
-        <v>52200</v>
+        <v>62500</v>
       </c>
       <c r="E46" s="8">
-        <v>3214476</v>
+        <v>3328918.99</v>
       </c>
       <c r="F46" s="9">
-        <v>1.0201340000000001</v>
+        <v>1.046322</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>196</v>
+        <v>145</v>
       </c>
       <c r="D47" s="3">
-        <v>8300</v>
+        <v>15712</v>
       </c>
       <c r="E47" s="8">
-        <v>3212100</v>
+        <v>3320259.84</v>
       </c>
       <c r="F47" s="9">
-        <v>1.01938</v>
+        <v>1.0436000000000001</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A48" s="7" t="s">
-        <v>233</v>
+        <v>99</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>234</v>
+        <v>100</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>235</v>
+        <v>154</v>
       </c>
       <c r="D48" s="3">
-        <v>13900</v>
+        <v>24800</v>
       </c>
       <c r="E48" s="8">
-        <v>3155439</v>
+        <v>3217965.43</v>
       </c>
       <c r="F48" s="9">
-        <v>1.001398</v>
+        <v>1.0114479999999999</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A49" s="7" t="s">
-        <v>259</v>
+        <v>20</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>260</v>
+        <v>21</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>261</v>
+        <v>178</v>
       </c>
       <c r="D49" s="3">
-        <v>11800</v>
+        <v>52200</v>
       </c>
       <c r="E49" s="8">
-        <v>3126764</v>
+        <v>3207168</v>
       </c>
       <c r="F49" s="9">
-        <v>0.99229800000000001</v>
+        <v>1.008054</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A50" s="7" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="D50" s="3">
-        <v>48600</v>
+        <v>32700</v>
       </c>
       <c r="E50" s="8">
-        <v>3126373.03</v>
+        <v>3200676</v>
       </c>
       <c r="F50" s="9">
-        <v>0.992174</v>
+        <v>1.006014</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A51" s="7" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="D51" s="3">
-        <v>21300</v>
+        <v>31500</v>
       </c>
       <c r="E51" s="8">
-        <v>3097020</v>
+        <v>3189048.75</v>
       </c>
       <c r="F51" s="9">
-        <v>0.98285900000000004</v>
+        <v>1.002359</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A52" s="7" t="s">
-        <v>20</v>
+        <v>262</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>21</v>
+        <v>263</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>160</v>
+        <v>264</v>
       </c>
       <c r="D52" s="3">
-        <v>6500</v>
+        <v>290145</v>
       </c>
       <c r="E52" s="8">
-        <v>3093359.16</v>
+        <v>3185792.1</v>
       </c>
       <c r="F52" s="9">
-        <v>0.98169700000000004</v>
+        <v>1.0013350000000001</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A53" s="7" t="s">
-        <v>83</v>
+        <v>244</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>84</v>
+        <v>245</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>172</v>
+        <v>246</v>
       </c>
       <c r="D53" s="3">
-        <v>13800</v>
+        <v>11800</v>
       </c>
       <c r="E53" s="8">
-        <v>3092408.36</v>
+        <v>3179864</v>
       </c>
       <c r="F53" s="9">
-        <v>0.98139500000000002</v>
+        <v>0.99947200000000003</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A54" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="D54" s="3">
-        <v>31600</v>
+        <v>9900</v>
       </c>
       <c r="E54" s="8">
-        <v>3090521.18</v>
+        <v>3150266.49</v>
       </c>
       <c r="F54" s="9">
-        <v>0.980796</v>
+        <v>0.99016899999999997</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="D55" s="3">
-        <v>32700</v>
+        <v>64800</v>
       </c>
       <c r="E55" s="8">
-        <v>3066279</v>
+        <v>3015144</v>
       </c>
       <c r="F55" s="9">
-        <v>0.97310300000000005</v>
+        <v>0.94769899999999996</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A56" s="7" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>263</v>
+        <v>102</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>264</v>
+        <v>171</v>
       </c>
       <c r="D56" s="3">
-        <v>15200</v>
+        <v>43847</v>
       </c>
       <c r="E56" s="8">
-        <v>3063256</v>
+        <v>3011038.86</v>
       </c>
       <c r="F56" s="9">
-        <v>0.97214299999999998</v>
+        <v>0.94640800000000003</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A57" s="7" t="s">
-        <v>108</v>
+        <v>211</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>109</v>
+        <v>212</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>167</v>
+        <v>213</v>
       </c>
       <c r="D57" s="3">
-        <v>100500</v>
+        <v>44700</v>
       </c>
       <c r="E57" s="8">
-        <v>3043140</v>
+        <v>3010098</v>
       </c>
       <c r="F57" s="9">
-        <v>0.96575900000000003</v>
+        <v>0.94611299999999998</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="D58" s="3">
-        <v>31100</v>
+        <v>100500</v>
       </c>
       <c r="E58" s="8">
-        <v>3037226</v>
+        <v>2954700</v>
       </c>
       <c r="F58" s="9">
-        <v>0.96388300000000005</v>
+        <v>0.92869999999999997</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
-        <v>40</v>
+        <v>217</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>41</v>
+        <v>218</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="D59" s="3">
-        <v>57800</v>
+        <v>5700</v>
       </c>
       <c r="E59" s="8">
-        <v>2957048</v>
+        <v>2952429</v>
       </c>
       <c r="F59" s="9">
-        <v>0.93843799999999999</v>
+        <v>0.92798599999999998</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
-        <v>103</v>
+        <v>125</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D60" s="3">
-        <v>24800</v>
+        <v>87400</v>
       </c>
       <c r="E60" s="8">
-        <v>2954758.11</v>
+        <v>2823075.61</v>
       </c>
       <c r="F60" s="9">
-        <v>0.93771099999999996</v>
+        <v>0.88732900000000003</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
-        <v>214</v>
+        <v>91</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>215</v>
+        <v>92</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>216</v>
+        <v>158</v>
       </c>
       <c r="D61" s="3">
-        <v>59283</v>
+        <v>9800</v>
       </c>
       <c r="E61" s="8">
-        <v>2949519.46</v>
+        <v>2820636</v>
       </c>
       <c r="F61" s="9">
-        <v>0.93604799999999999</v>
+        <v>0.88656199999999996</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
-        <v>224</v>
+        <v>36</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>225</v>
+        <v>37</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>226</v>
+        <v>167</v>
       </c>
       <c r="D62" s="3">
-        <v>38000</v>
+        <v>36700</v>
       </c>
       <c r="E62" s="8">
-        <v>2865960</v>
+        <v>2816358</v>
       </c>
       <c r="F62" s="9">
-        <v>0.90952999999999995</v>
+        <v>0.88521799999999995</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D63" s="3">
-        <v>36700</v>
+        <v>22200</v>
       </c>
       <c r="E63" s="8">
-        <v>2865169</v>
+        <v>2787876</v>
       </c>
       <c r="F63" s="9">
-        <v>0.90927899999999995</v>
+        <v>0.87626499999999996</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
-        <v>118</v>
+        <v>253</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>119</v>
+        <v>254</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>163</v>
+        <v>255</v>
       </c>
       <c r="D64" s="3">
-        <v>39700</v>
+        <v>428600</v>
       </c>
       <c r="E64" s="8">
-        <v>2861179</v>
+        <v>2777328</v>
       </c>
       <c r="F64" s="9">
-        <v>0.90801299999999996</v>
+        <v>0.87295</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>129</v>
+        <v>39</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="D65" s="3">
-        <v>45900</v>
+        <v>57800</v>
       </c>
       <c r="E65" s="8">
-        <v>2854062</v>
+        <v>2746656</v>
       </c>
       <c r="F65" s="9">
-        <v>0.90575399999999995</v>
+        <v>0.86330899999999999</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="D66" s="3">
         <v>14800</v>
       </c>
       <c r="E66" s="8">
-        <v>2839528</v>
+        <v>2704108</v>
       </c>
       <c r="F66" s="9">
-        <v>0.901142</v>
+        <v>0.84993600000000002</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A67" s="1" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>75</v>
+        <v>205</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>180</v>
+        <v>206</v>
       </c>
       <c r="D67" s="3">
-        <v>32200</v>
+        <v>18100</v>
       </c>
       <c r="E67" s="8">
-        <v>2769167.01</v>
+        <v>2697624</v>
       </c>
       <c r="F67" s="9">
-        <v>0.87881200000000004</v>
+        <v>0.84789800000000004</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D68" s="3">
-        <v>1821000</v>
+        <v>32200</v>
       </c>
       <c r="E68" s="8">
-        <v>2764212.78</v>
+        <v>2681938</v>
       </c>
       <c r="F68" s="9">
-        <v>0.87724000000000002</v>
+        <v>0.84296800000000005</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A69" s="1" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>165</v>
+        <v>200</v>
       </c>
       <c r="D69" s="3">
-        <v>109800</v>
+        <v>39500</v>
       </c>
       <c r="E69" s="8">
-        <v>2718831.95</v>
+        <v>2675300.62</v>
       </c>
       <c r="F69" s="9">
-        <v>0.86283799999999999</v>
+        <v>0.84088099999999999</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A70" s="7" t="s">
-        <v>229</v>
+        <v>256</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>105</v>
+        <v>257</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>176</v>
+        <v>258</v>
       </c>
       <c r="D70" s="3">
-        <v>4100</v>
+        <v>6500</v>
       </c>
       <c r="E70" s="8">
-        <v>2675754.46</v>
+        <v>2648748.96</v>
       </c>
       <c r="F70" s="9">
-        <v>0.84916700000000001</v>
+        <v>0.83253600000000005</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>190</v>
+        <v>157</v>
       </c>
       <c r="D71" s="3">
-        <v>7300</v>
+        <v>109800</v>
       </c>
       <c r="E71" s="8">
-        <v>2597267</v>
+        <v>2638338.5</v>
       </c>
       <c r="F71" s="9">
-        <v>0.82425899999999996</v>
+        <v>0.829264</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A72" s="7" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>218</v>
+        <v>248</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>219</v>
+        <v>249</v>
       </c>
       <c r="D72" s="3">
-        <v>14600</v>
+        <v>15200</v>
       </c>
       <c r="E72" s="8">
-        <v>2576608</v>
+        <v>2576248</v>
       </c>
       <c r="F72" s="9">
-        <v>0.81770299999999996</v>
+        <v>0.80974800000000002</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A73" s="7" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="D73" s="3">
-        <v>32200</v>
+        <v>31100</v>
       </c>
       <c r="E73" s="8">
-        <v>2572780</v>
+        <v>2518167</v>
       </c>
       <c r="F73" s="9">
-        <v>0.81648799999999999</v>
+        <v>0.79149199999999997</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A74" s="7" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="D74" s="3">
-        <v>52391</v>
+        <v>84300</v>
       </c>
       <c r="E74" s="8">
-        <v>2562443.81</v>
+        <v>2344681.9300000002</v>
       </c>
       <c r="F74" s="9">
-        <v>0.81320700000000001</v>
+        <v>0.73696399999999995</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A75" s="7" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="D75" s="3">
-        <v>22200</v>
+        <v>28800</v>
       </c>
       <c r="E75" s="8">
-        <v>2516814</v>
+        <v>2343744</v>
       </c>
       <c r="F75" s="9">
-        <v>0.79872699999999996</v>
+        <v>0.73666900000000002</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A76" s="7" t="s">
         <v>230</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>231</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D76" s="3">
-        <v>3800</v>
+        <v>111000</v>
       </c>
       <c r="E76" s="8">
-        <v>2500704</v>
+        <v>2327402.84</v>
       </c>
       <c r="F76" s="9">
-        <v>0.79361400000000004</v>
+        <v>0.73153299999999999</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A77" s="7" t="s">
-        <v>243</v>
+        <v>107</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>244</v>
+        <v>108</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>245</v>
+        <v>166</v>
       </c>
       <c r="D77" s="3">
-        <v>111000</v>
+        <v>9400</v>
       </c>
       <c r="E77" s="8">
-        <v>2499429.06</v>
+        <v>2185970</v>
       </c>
       <c r="F77" s="9">
-        <v>0.79320900000000005</v>
+        <v>0.68707799999999997</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A78" s="7" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>171</v>
+        <v>193</v>
       </c>
       <c r="D78" s="3">
-        <v>84300</v>
+        <v>45900</v>
       </c>
       <c r="E78" s="8">
-        <v>2407232.09</v>
+        <v>2036124</v>
       </c>
       <c r="F78" s="9">
-        <v>0.76395000000000002</v>
+        <v>0.63997999999999999</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A79" s="7" t="s">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="D79" s="3">
-        <v>28800</v>
+        <v>31200</v>
       </c>
       <c r="E79" s="8">
-        <v>2355840</v>
+        <v>2017704</v>
       </c>
       <c r="F79" s="9">
-        <v>0.74763999999999997</v>
+        <v>0.63419000000000003</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A80" s="7" t="s">
-        <v>85</v>
+        <v>235</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>86</v>
+        <v>236</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>177</v>
+        <v>237</v>
       </c>
       <c r="D80" s="3">
-        <v>31200</v>
+        <v>94700</v>
       </c>
       <c r="E80" s="8">
-        <v>2177760</v>
+        <v>1929986</v>
       </c>
       <c r="F80" s="9">
-        <v>0.69112600000000002</v>
+        <v>0.60661900000000002</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A81" s="7" t="s">
-        <v>250</v>
+        <v>85</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>251</v>
+        <v>86</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>252</v>
+        <v>180</v>
       </c>
       <c r="D81" s="3">
-        <v>94700</v>
+        <v>1821000</v>
       </c>
       <c r="E81" s="8">
-        <v>2147796</v>
+        <v>1926247.39</v>
       </c>
       <c r="F81" s="9">
-        <v>0.681616</v>
+        <v>0.60544399999999998</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A82" s="7" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>123</v>
+        <v>76</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="D82" s="3">
-        <v>9900</v>
+        <v>4500</v>
       </c>
       <c r="E82" s="8">
-        <v>2066328</v>
+        <v>1810170</v>
       </c>
       <c r="F82" s="9">
-        <v>0.65576199999999996</v>
+        <v>0.56896000000000002</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A83" s="7" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>56</v>
+        <v>116</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="D83" s="3">
-        <v>3100</v>
+        <v>9900</v>
       </c>
       <c r="E83" s="8">
-        <v>1980962.98</v>
+        <v>1769229</v>
       </c>
       <c r="F83" s="9">
-        <v>0.62867099999999998</v>
+        <v>0.556091</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A84" s="7" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>207</v>
+        <v>148</v>
       </c>
       <c r="D84" s="3">
-        <v>158600</v>
+        <v>41300</v>
       </c>
       <c r="E84" s="8">
-        <v>1902845.83</v>
+        <v>1756734.03</v>
       </c>
       <c r="F84" s="9">
-        <v>0.60387999999999997</v>
+        <v>0.55216399999999999</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A85" s="7" t="s">
-        <v>120</v>
+        <v>259</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>121</v>
+        <v>260</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>206</v>
+        <v>261</v>
       </c>
       <c r="D85" s="3">
-        <v>20500</v>
+        <v>277600</v>
       </c>
       <c r="E85" s="8">
-        <v>1891748.67</v>
+        <v>1752917.08</v>
       </c>
       <c r="F85" s="9">
-        <v>0.60035799999999995</v>
+        <v>0.55096400000000001</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A86" s="7" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="D86" s="3">
-        <v>29300</v>
+        <v>3100</v>
       </c>
       <c r="E86" s="8">
-        <v>1771619.68</v>
+        <v>1656048.45</v>
       </c>
       <c r="F86" s="9">
-        <v>0.56223500000000004</v>
+        <v>0.52051700000000001</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A87" s="7" t="s">
-        <v>134</v>
+        <v>250</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>135</v>
+        <v>251</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>208</v>
+        <v>252</v>
       </c>
       <c r="D87" s="3">
-        <v>244400</v>
+        <v>408200</v>
       </c>
       <c r="E87" s="8">
-        <v>1656637.1</v>
+        <v>1582590.59</v>
       </c>
       <c r="F87" s="9">
-        <v>0.52574399999999999</v>
+        <v>0.49742900000000001</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A88" s="1" t="s">
-        <v>130</v>
+        <v>223</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>131</v>
+        <v>224</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>155</v>
+        <v>225</v>
       </c>
       <c r="D88" s="3">
-        <v>41300</v>
+        <v>366000</v>
       </c>
       <c r="E88" s="8">
-        <v>1562111.65</v>
+        <v>1548332.82</v>
       </c>
       <c r="F88" s="9">
-        <v>0.49574600000000002</v>
+        <v>0.48666100000000001</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A89" s="1" t="s">
-        <v>236</v>
+        <v>127</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>237</v>
+        <v>128</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>238</v>
+        <v>198</v>
       </c>
       <c r="D89" s="3">
-        <v>366000</v>
+        <v>244400</v>
       </c>
       <c r="E89" s="8">
-        <v>1538786.84</v>
+        <v>1540151.44</v>
       </c>
       <c r="F89" s="9">
-        <v>0.488344</v>
+        <v>0.48408899999999999</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A90" s="1" t="s">
-        <v>265</v>
+        <v>113</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>266</v>
+        <v>114</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>267</v>
+        <v>197</v>
       </c>
       <c r="D90" s="3">
-        <v>408200</v>
+        <v>20500</v>
       </c>
       <c r="E90" s="8">
-        <v>1536884.5</v>
+        <v>1524008.28</v>
       </c>
       <c r="F90" s="9">
-        <v>0.48774000000000001</v>
+        <v>0.47901500000000002</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A91" s="1" t="s">
-        <v>211</v>
+        <v>105</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>106</v>
       </c>
       <c r="D91" s="3">
-        <v>12600</v>
+        <v>500000</v>
       </c>
       <c r="E91" s="8">
-        <v>996034.82</v>
+        <v>0.01</v>
       </c>
       <c r="F91" s="9">
-        <v>0.31609799999999999</v>
-[...3 lines deleted...]
-      <c r="A92" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" spans="1:6" ht="236.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="12" t="s">
         <v>268</v>
       </c>
-      <c r="B92" s="2" t="s">
-[...40 lines deleted...]
-      <c r="F95" s="13"/>
+      <c r="B93" s="13"/>
+      <c r="C93" s="13"/>
+      <c r="D93" s="13"/>
+      <c r="E93" s="13"/>
+      <c r="F93" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="nEZDgsQqXj2+1ZJFQzDHwuP3VTC5TD9RZA0Ultg7hYuVFV5rhblMoOlEL4NEV0wNdbk9D3+5ssWCdm+HhLsZdQ==" saltValue="SbZPBXlnLf98d95LpDVIAw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="e/wzqcJrKrkHNKvZQVQ0uRy7Ms7TEL8lRlBQbbx52KJechd1cGkZEPOlMzr3wHfBCab5Cl9sUXG8z67zOeDdkQ==" saltValue="a94N/tOIfTJx6UvbWDBNCw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
-    <mergeCell ref="A95:F95"/>
+    <mergeCell ref="A93:F93"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="49" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
+  <pageSetup scale="50" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>AGD</vt:lpstr>
+      <vt:lpstr>AGD!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_daedb74c-5c9d-4922-8c2a-58c941882563_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_daedb74c-5c9d-4922-8c2a-58c941882563_SetDate">