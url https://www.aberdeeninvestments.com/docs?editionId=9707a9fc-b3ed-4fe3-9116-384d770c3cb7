--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -1,135 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\01 January\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\03 March\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EE49C6B-5603-4361-88CE-AFAEAEFDE59D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D26B9F3E-043E-4F73-ADDF-532CAFF72265}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="New India" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A52" i="1" l="1"/>
   <c r="A5" i="1" l="1"/>
-  <c r="A6" i="1" s="1"/>
+  <c r="A6" i="1" l="1"/>
   <c r="A7" i="1" s="1"/>
   <c r="A8" i="1" s="1"/>
   <c r="A9" i="1" s="1"/>
   <c r="A10" i="1" s="1"/>
   <c r="A11" i="1" s="1"/>
   <c r="A12" i="1" s="1"/>
   <c r="A13" i="1" s="1"/>
   <c r="A14" i="1" s="1"/>
   <c r="A15" i="1" s="1"/>
   <c r="A16" i="1" s="1"/>
   <c r="A17" i="1" s="1"/>
   <c r="A18" i="1" s="1"/>
   <c r="A19" i="1" s="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
   <c r="A22" i="1" s="1"/>
   <c r="A23" i="1" s="1"/>
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" s="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
   <c r="A49" i="1" s="1"/>
   <c r="A50" i="1" s="1"/>
-  <c r="A51" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="117">
   <si>
     <t>PORTFOLIO AS</t>
   </si>
   <si>
     <t>FUND NAME</t>
   </si>
   <si>
     <t>SECURITY DESCRIPTION</t>
   </si>
   <si>
     <t>SHARES/</t>
   </si>
   <si>
     <t>BASE MARKET</t>
   </si>
   <si>
     <t>COUPON</t>
   </si>
   <si>
     <t>MATURITY DATE/</t>
   </si>
   <si>
     <t>PORTFOLIO</t>
   </si>
   <si>
@@ -186,234 +184,222 @@
   <si>
     <t>IDENTIFIER</t>
   </si>
   <si>
     <t>ABERDEEN NEW INDIA INVESTMENT TRUST PLC</t>
   </si>
   <si>
     <t>BYZ5JH7</t>
   </si>
   <si>
     <t>AEGIS LOG INR1</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>BSTQV12</t>
   </si>
   <si>
     <t>AEGIS VO INR</t>
   </si>
   <si>
-    <t>BL6L423</t>
-[...4 lines deleted...]
-  <si>
     <t>BTFGH15</t>
   </si>
   <si>
     <t>BAJAJ FI INR</t>
   </si>
   <si>
     <t>BHARTI AIRTEL INR10</t>
   </si>
   <si>
     <t>BMDR2V6</t>
   </si>
   <si>
     <t>BHARTI H INR</t>
   </si>
   <si>
     <t>B29ZGD4</t>
   </si>
   <si>
     <t>BRIGADE INR</t>
   </si>
   <si>
+    <t>BF47216</t>
+  </si>
+  <si>
+    <t>CENTRAL INR</t>
+  </si>
+  <si>
     <t>BJ9K2H4</t>
   </si>
   <si>
     <t>CHOLAMAN INR</t>
   </si>
   <si>
     <t>BVK9DQ0</t>
   </si>
   <si>
     <t>COFORGE INR</t>
   </si>
   <si>
     <t>BQ7YLD6</t>
   </si>
   <si>
     <t>CONCORD INR</t>
   </si>
   <si>
     <t>B0VDZN5</t>
   </si>
   <si>
     <t>COROMAND INR</t>
   </si>
   <si>
+    <t>B1XC098</t>
+  </si>
+  <si>
+    <t>FORTIS HEALTH INR</t>
+  </si>
+  <si>
     <t>BN960L0</t>
   </si>
   <si>
     <t>GBL HEAL INR</t>
   </si>
   <si>
     <t>HDFC BANK ADS INR10</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>BK1N461</t>
   </si>
   <si>
     <t>HDFC BANK INR</t>
   </si>
   <si>
     <t>B0GWF48</t>
   </si>
   <si>
     <t>HINDALCO IND INR1</t>
   </si>
   <si>
     <t>HINDUSTA INR1.00</t>
   </si>
   <si>
     <t>BSZ2BY7</t>
   </si>
   <si>
     <t>ICICI BANK INR</t>
   </si>
   <si>
-    <t>BVK5W49</t>
-[...4 lines deleted...]
-  <si>
     <t>B1FRT61</t>
   </si>
   <si>
     <t>INDIAN HOTELS  INR1</t>
   </si>
   <si>
     <t>BF2K1V0</t>
   </si>
   <si>
     <t>INDIGRID INR</t>
   </si>
   <si>
-    <t>BTJVLJ2</t>
-[...4 lines deleted...]
-  <si>
     <t>INFOSYS DEM T5</t>
   </si>
   <si>
     <t>BNQNGS3</t>
   </si>
   <si>
     <t>J.B.CHEM INR</t>
   </si>
   <si>
     <t>BZ7PLF4</t>
   </si>
   <si>
     <t>KARUR VY INR</t>
   </si>
   <si>
     <t>B1L9PJ6</t>
   </si>
   <si>
     <t>KEI INDST INR</t>
   </si>
   <si>
     <t>BMD3139</t>
   </si>
   <si>
     <t>KFIN TEC INR</t>
   </si>
   <si>
     <t>BNBX1W7</t>
   </si>
   <si>
     <t>KOTAK MA INR</t>
   </si>
   <si>
-    <t>BVMVC90</t>
-[...4 lines deleted...]
-  <si>
     <t>BT6BF48</t>
   </si>
   <si>
     <t>L G ELEC INR</t>
   </si>
   <si>
     <t>MAHINDRA &amp; MAHINDRA</t>
   </si>
   <si>
-    <t>B552PC2</t>
-[...2 lines deleted...]
-    <t>MAKEMYTRIP USD</t>
+    <t>B1S34K5</t>
+  </si>
+  <si>
+    <t>MARICO LIMITED INR</t>
+  </si>
+  <si>
+    <t>BNBWQ85</t>
+  </si>
+  <si>
+    <t>MULTI CO INR</t>
   </si>
   <si>
     <t>BP4DVR3</t>
   </si>
   <si>
     <t>PB FINTE INR</t>
   </si>
   <si>
     <t>B0SXY97</t>
   </si>
   <si>
     <t>PHOENIX  INR2</t>
   </si>
   <si>
     <t>B0JJV59</t>
   </si>
   <si>
     <t>PIDILITE INDST  INR</t>
-  </si>
-[...4 lines deleted...]
-    <t>POLY MED INR</t>
   </si>
   <si>
     <t>B233HS6</t>
   </si>
   <si>
     <t>POWER GRID ORD INR</t>
   </si>
   <si>
     <t>BNG3NL5</t>
   </si>
   <si>
     <t>RAINBOW INR</t>
   </si>
   <si>
     <t>BSSDKD9</t>
   </si>
   <si>
     <t>SAI LIFE INR</t>
   </si>
   <si>
     <t>BZ60N32</t>
   </si>
   <si>
     <t>SBI LIFE INR</t>
   </si>
@@ -728,82 +714,82 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1080,2175 +1066,2119 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N54"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C54" sqref="C54"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="P41" sqref="P41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" style="2" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.42578125" style="5" customWidth="1"/>
+    <col min="1" max="1" width="17.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.33203125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="42.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.44140625" style="5" customWidth="1"/>
     <col min="5" max="5" width="45" style="3" customWidth="1"/>
-    <col min="6" max="6" width="15.28515625" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="16384" width="9.28515625" style="3"/>
+    <col min="6" max="6" width="15.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.44140625" style="29" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.5546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.33203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="15" t="s">
         <v>8</v>
       </c>
       <c r="L1" s="14" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="14" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A2" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E2" s="17"/>
       <c r="F2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="20" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="21" t="s">
         <v>15</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>16</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>13</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>17</v>
       </c>
       <c r="M2" s="22"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A3" s="24"/>
       <c r="B3" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="26"/>
-      <c r="D3" s="30"/>
-[...3 lines deleted...]
-      <c r="H3" s="34" t="s">
+      <c r="D3" s="33"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="I3" s="35"/>
-      <c r="J3" s="36" t="s">
+      <c r="I3" s="38"/>
+      <c r="J3" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="K3" s="37"/>
+      <c r="K3" s="40"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A4" s="2">
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="38" t="s">
+      <c r="D4" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="38" t="s">
+      <c r="E4" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="39">
-[...15 lines deleted...]
-      <c r="L4" s="38" t="s">
+      <c r="F4" s="31">
+        <v>1614543</v>
+      </c>
+      <c r="G4" s="31">
+        <v>7680490.4299999997</v>
+      </c>
+      <c r="H4" s="31">
+        <v>0</v>
+      </c>
+      <c r="I4" s="32"/>
+      <c r="J4" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" s="31">
+        <v>960653085</v>
+      </c>
+      <c r="L4" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N4" s="28"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <f>A4</f>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="38" t="s">
+      <c r="D5" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="38" t="s">
+      <c r="E5" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="39">
-[...15 lines deleted...]
-      <c r="L5" s="38" t="s">
+      <c r="F5" s="31">
+        <v>3667592</v>
+      </c>
+      <c r="G5" s="31">
+        <v>4697490.37</v>
+      </c>
+      <c r="H5" s="31">
+        <v>0</v>
+      </c>
+      <c r="I5" s="32"/>
+      <c r="J5" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="31">
+        <v>587548238.39999998</v>
+      </c>
+      <c r="L5" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N5" s="28"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
-        <f t="shared" ref="A6:A52" si="0">A5</f>
-        <v>46053</v>
+        <f t="shared" ref="A6:A50" si="0">A5</f>
+        <v>46112</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E6" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="39">
-[...15 lines deleted...]
-      <c r="L6" s="38" t="s">
+      <c r="F6" s="31">
+        <v>1412199</v>
+      </c>
+      <c r="G6" s="31">
+        <v>9055087.2300000004</v>
+      </c>
+      <c r="H6" s="31">
+        <v>0</v>
+      </c>
+      <c r="I6" s="32"/>
+      <c r="J6" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="31">
+        <v>1132583598</v>
+      </c>
+      <c r="L6" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N6" s="28"/>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="38" t="s">
+      <c r="D7" s="30">
+        <v>6442327</v>
+      </c>
+      <c r="E7" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="E7" s="38" t="s">
+      <c r="F7" s="31">
+        <v>1604177</v>
+      </c>
+      <c r="G7" s="31">
+        <v>22893535.98</v>
+      </c>
+      <c r="H7" s="31">
+        <v>0</v>
+      </c>
+      <c r="I7" s="32"/>
+      <c r="J7" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="31">
+        <v>2863455945</v>
+      </c>
+      <c r="L7" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N7" s="28"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A8" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="F7" s="39">
-[...37 lines deleted...]
-      <c r="E8" s="38" t="s">
+      <c r="E8" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="F8" s="39">
-[...15 lines deleted...]
-      <c r="L8" s="38" t="s">
+      <c r="F8" s="31">
+        <v>333580</v>
+      </c>
+      <c r="G8" s="31">
+        <v>3953021.57</v>
+      </c>
+      <c r="H8" s="31">
+        <v>0</v>
+      </c>
+      <c r="I8" s="32"/>
+      <c r="J8" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="31">
+        <v>494432276</v>
+      </c>
+      <c r="L8" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N8" s="28"/>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D9" s="38" t="s">
+      <c r="D9" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="38" t="s">
+      <c r="E9" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="F9" s="39">
-[...15 lines deleted...]
-      <c r="L9" s="38" t="s">
+      <c r="F9" s="31">
+        <v>578923</v>
+      </c>
+      <c r="G9" s="31">
+        <v>3015487.93</v>
+      </c>
+      <c r="H9" s="31">
+        <v>0</v>
+      </c>
+      <c r="I9" s="32"/>
+      <c r="J9" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="31">
+        <v>377168334.5</v>
+      </c>
+      <c r="L9" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N9" s="28"/>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="38" t="s">
+      <c r="D10" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="38" t="s">
+      <c r="E10" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="F10" s="39">
-[...15 lines deleted...]
-      <c r="L10" s="38" t="s">
+      <c r="F10" s="31">
+        <v>184099</v>
+      </c>
+      <c r="G10" s="31">
+        <v>1648658.09</v>
+      </c>
+      <c r="H10" s="31">
+        <v>0</v>
+      </c>
+      <c r="I10" s="32"/>
+      <c r="J10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="31">
+        <v>206209289.90000001</v>
+      </c>
+      <c r="L10" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="28"/>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D11" s="38" t="s">
+      <c r="D11" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="38" t="s">
+      <c r="E11" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="31">
         <v>430405</v>
       </c>
-      <c r="G11" s="39">
-[...12 lines deleted...]
-      <c r="L11" s="38" t="s">
+      <c r="G11" s="31">
+        <v>4644134.0599999996</v>
+      </c>
+      <c r="H11" s="31">
+        <v>0</v>
+      </c>
+      <c r="I11" s="32"/>
+      <c r="J11" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="31">
+        <v>580874588</v>
+      </c>
+      <c r="L11" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N11" s="28"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="31">
         <v>433160</v>
       </c>
-      <c r="G12" s="39">
-[...12 lines deleted...]
-      <c r="L12" s="38" t="s">
+      <c r="G12" s="31">
+        <v>3858636.51</v>
+      </c>
+      <c r="H12" s="31">
+        <v>0</v>
+      </c>
+      <c r="I12" s="32"/>
+      <c r="J12" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="31">
+        <v>482626872</v>
+      </c>
+      <c r="L12" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="28"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="38" t="s">
+      <c r="D13" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="E13" s="38" t="s">
+      <c r="E13" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="31">
         <v>398815</v>
       </c>
-      <c r="G13" s="39">
-[...12 lines deleted...]
-      <c r="L13" s="38" t="s">
+      <c r="G13" s="31">
+        <v>3198120.24</v>
+      </c>
+      <c r="H13" s="31">
+        <v>0</v>
+      </c>
+      <c r="I13" s="32"/>
+      <c r="J13" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="31">
+        <v>400011445</v>
+      </c>
+      <c r="L13" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N13" s="28"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A14" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="38" t="s">
+      <c r="D14" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="E14" s="38" t="s">
+      <c r="E14" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="F14" s="39">
-[...15 lines deleted...]
-      <c r="L14" s="38" t="s">
+      <c r="F14" s="31">
+        <v>154747</v>
+      </c>
+      <c r="G14" s="31">
+        <v>2363077.56</v>
+      </c>
+      <c r="H14" s="31">
+        <v>0</v>
+      </c>
+      <c r="I14" s="32"/>
+      <c r="J14" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="31">
+        <v>295566770</v>
+      </c>
+      <c r="L14" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N14" s="28"/>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A15" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="38" t="s">
+      <c r="D15" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="E15" s="38" t="s">
+      <c r="E15" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="F15" s="39">
-[...15 lines deleted...]
-      <c r="L15" s="38" t="s">
+      <c r="F15" s="31">
+        <v>529097</v>
+      </c>
+      <c r="G15" s="31">
+        <v>3358753.81</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="32"/>
+      <c r="J15" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="31">
+        <v>420103018</v>
+      </c>
+      <c r="L15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N15" s="28"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A16" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D16" s="38">
+      <c r="D16" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" s="31">
+        <v>128886</v>
+      </c>
+      <c r="G16" s="31">
+        <v>986967.72</v>
+      </c>
+      <c r="H16" s="31">
+        <v>0</v>
+      </c>
+      <c r="I16" s="32"/>
+      <c r="J16" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="31">
+        <v>123447010.8</v>
+      </c>
+      <c r="L16" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="28"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A17" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="30">
         <v>2781648</v>
       </c>
-      <c r="E16" s="38" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="39">
+      <c r="E17" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17" s="31">
         <v>81472</v>
       </c>
-      <c r="G16" s="39">
-[...34 lines deleted...]
-      <c r="E17" s="38" t="s">
+      <c r="G17" s="31">
+        <v>1535901.96</v>
+      </c>
+      <c r="H17" s="31">
+        <v>0</v>
+      </c>
+      <c r="I17" s="32"/>
+      <c r="J17" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K17" s="31">
+        <v>2025393.92</v>
+      </c>
+      <c r="L17" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="F17" s="39">
-[...17 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="28"/>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A18" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="38" t="s">
+      <c r="D18" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E18" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="F18" s="39">
-[...15 lines deleted...]
-      <c r="L18" s="38" t="s">
+      <c r="F18" s="31">
+        <v>4499407</v>
+      </c>
+      <c r="G18" s="31">
+        <v>26436618.100000001</v>
+      </c>
+      <c r="H18" s="31">
+        <v>0</v>
+      </c>
+      <c r="I18" s="32"/>
+      <c r="J18" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K18" s="31">
+        <v>3306614204.3000002</v>
+      </c>
+      <c r="L18" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="28"/>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A19" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D19" s="38">
+      <c r="D19" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="31">
+        <v>1252798</v>
+      </c>
+      <c r="G19" s="31">
+        <v>8854329.6500000004</v>
+      </c>
+      <c r="H19" s="31">
+        <v>0</v>
+      </c>
+      <c r="I19" s="32"/>
+      <c r="J19" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K19" s="31">
+        <v>1107473432</v>
+      </c>
+      <c r="L19" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N19" s="28"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="30">
         <v>6261674</v>
       </c>
-      <c r="E19" s="38" t="s">
-[...40 lines deleted...]
-      <c r="E20" s="38" t="s">
+      <c r="E20" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="31">
+        <v>291189</v>
+      </c>
+      <c r="G20" s="31">
+        <v>4782568.53</v>
+      </c>
+      <c r="H20" s="31">
+        <v>0</v>
+      </c>
+      <c r="I20" s="32"/>
+      <c r="J20" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K20" s="31">
+        <v>598189562.70000005</v>
+      </c>
+      <c r="L20" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20" s="28"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A21" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="E21" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="F21" s="31">
         <v>2958029</v>
       </c>
-      <c r="G20" s="39">
-[...53 lines deleted...]
-      <c r="L21" s="38" t="s">
+      <c r="G21" s="31">
+        <v>28592432.109999999</v>
+      </c>
+      <c r="H21" s="31">
+        <v>0</v>
+      </c>
+      <c r="I21" s="32"/>
+      <c r="J21" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K21" s="31">
+        <v>3576257061</v>
+      </c>
+      <c r="L21" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N21" s="28"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A22" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="31">
         <v>1895790</v>
       </c>
-      <c r="G22" s="39">
-[...12 lines deleted...]
-      <c r="L22" s="38" t="s">
+      <c r="G22" s="31">
+        <v>8654634</v>
+      </c>
+      <c r="H22" s="31">
+        <v>0</v>
+      </c>
+      <c r="I22" s="32"/>
+      <c r="J22" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K22" s="31">
+        <v>1082496090</v>
+      </c>
+      <c r="L22" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N22" s="28"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A23" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D23" s="38" t="s">
+      <c r="D23" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="E23" s="38" t="s">
+      <c r="E23" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="F23" s="39">
-[...15 lines deleted...]
-      <c r="L23" s="38" t="s">
+      <c r="F23" s="31">
+        <v>2301500</v>
+      </c>
+      <c r="G23" s="31">
+        <v>3036108.54</v>
+      </c>
+      <c r="H23" s="31">
+        <v>0</v>
+      </c>
+      <c r="I23" s="32"/>
+      <c r="J23" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K23" s="31">
+        <v>379747500</v>
+      </c>
+      <c r="L23" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N23" s="28"/>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A24" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D24" s="38" t="s">
+      <c r="D24" s="30">
+        <v>6205122</v>
+      </c>
+      <c r="E24" s="30" t="s">
         <v>67</v>
       </c>
-      <c r="E24" s="38" t="s">
+      <c r="F24" s="31">
+        <v>976160</v>
+      </c>
+      <c r="G24" s="31">
+        <v>9739977.7200000007</v>
+      </c>
+      <c r="H24" s="31">
+        <v>0</v>
+      </c>
+      <c r="I24" s="32"/>
+      <c r="J24" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K24" s="31">
+        <v>1218247680</v>
+      </c>
+      <c r="L24" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N24" s="28"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A25" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="30" t="s">
         <v>68</v>
       </c>
-      <c r="F24" s="39">
-[...37 lines deleted...]
-      <c r="E25" s="38" t="s">
+      <c r="E25" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="F25" s="39">
-[...15 lines deleted...]
-      <c r="L25" s="38" t="s">
+      <c r="F25" s="31">
+        <v>594467</v>
+      </c>
+      <c r="G25" s="31">
+        <v>9805039.5399999991</v>
+      </c>
+      <c r="H25" s="31">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32"/>
+      <c r="J25" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K25" s="31">
+        <v>1226385421</v>
+      </c>
+      <c r="L25" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N25" s="28"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A26" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D26" s="38" t="s">
+      <c r="D26" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="38" t="s">
+      <c r="E26" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="F26" s="39">
-[...15 lines deleted...]
-      <c r="L26" s="38" t="s">
+      <c r="F26" s="31">
+        <v>2830029</v>
+      </c>
+      <c r="G26" s="31">
+        <v>6561622.7000000002</v>
+      </c>
+      <c r="H26" s="31">
+        <v>0</v>
+      </c>
+      <c r="I26" s="32"/>
+      <c r="J26" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K26" s="31">
+        <v>820708410</v>
+      </c>
+      <c r="L26" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N26" s="28"/>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A27" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="F27" s="39">
-[...15 lines deleted...]
-      <c r="L27" s="38" t="s">
+      <c r="F27" s="31">
+        <v>227377</v>
+      </c>
+      <c r="G27" s="31">
+        <v>7298850.2300000004</v>
+      </c>
+      <c r="H27" s="31">
+        <v>0</v>
+      </c>
+      <c r="I27" s="32"/>
+      <c r="J27" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K27" s="31">
+        <v>912918655</v>
+      </c>
+      <c r="L27" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N27" s="28"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A28" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D28" s="38" t="s">
+      <c r="D28" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="E28" s="38" t="s">
+      <c r="E28" s="30" t="s">
         <v>75</v>
       </c>
-      <c r="F28" s="39">
-[...15 lines deleted...]
-      <c r="L28" s="38" t="s">
+      <c r="F28" s="31">
+        <v>565950</v>
+      </c>
+      <c r="G28" s="31">
+        <v>3923011.06</v>
+      </c>
+      <c r="H28" s="31">
+        <v>0</v>
+      </c>
+      <c r="I28" s="32"/>
+      <c r="J28" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K28" s="31">
+        <v>490678650</v>
+      </c>
+      <c r="L28" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N28" s="28"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A29" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D29" s="38" t="s">
+      <c r="D29" s="30" t="s">
         <v>76</v>
       </c>
-      <c r="E29" s="38" t="s">
+      <c r="E29" s="30" t="s">
         <v>77</v>
       </c>
-      <c r="F29" s="39">
-[...15 lines deleted...]
-      <c r="L29" s="38" t="s">
+      <c r="F29" s="31">
+        <v>1315490</v>
+      </c>
+      <c r="G29" s="31">
+        <v>3710551.79</v>
+      </c>
+      <c r="H29" s="31">
+        <v>0</v>
+      </c>
+      <c r="I29" s="32"/>
+      <c r="J29" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K29" s="31">
+        <v>464104872</v>
+      </c>
+      <c r="L29" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N29" s="28"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A30" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D30" s="38" t="s">
+      <c r="D30" s="30" t="s">
         <v>78</v>
       </c>
-      <c r="E30" s="38" t="s">
+      <c r="E30" s="30" t="s">
         <v>79</v>
       </c>
-      <c r="F30" s="39">
-[...15 lines deleted...]
-      <c r="L30" s="38" t="s">
+      <c r="F30" s="31">
+        <v>118487</v>
+      </c>
+      <c r="G30" s="31">
+        <v>1351719.6</v>
+      </c>
+      <c r="H30" s="31">
+        <v>0</v>
+      </c>
+      <c r="I30" s="32"/>
+      <c r="J30" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K30" s="31">
+        <v>169069100.30000001</v>
+      </c>
+      <c r="L30" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N30" s="28"/>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A31" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D31" s="38" t="s">
+      <c r="D31" s="30">
+        <v>6100186</v>
+      </c>
+      <c r="E31" s="30" t="s">
         <v>80</v>
       </c>
-      <c r="E31" s="38" t="s">
+      <c r="F31" s="31">
+        <v>759782</v>
+      </c>
+      <c r="G31" s="31">
+        <v>17980554.550000001</v>
+      </c>
+      <c r="H31" s="31">
+        <v>0</v>
+      </c>
+      <c r="I31" s="32"/>
+      <c r="J31" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K31" s="31">
+        <v>2248954720</v>
+      </c>
+      <c r="L31" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N31" s="28"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A32" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="30" t="s">
         <v>81</v>
       </c>
-      <c r="F31" s="39">
-[...34 lines deleted...]
-      <c r="D32" s="38" t="s">
+      <c r="E32" s="30" t="s">
         <v>82</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="F32" s="31">
+        <v>676224</v>
+      </c>
+      <c r="G32" s="31">
+        <v>3957528.32</v>
+      </c>
+      <c r="H32" s="31">
+        <v>0</v>
+      </c>
+      <c r="I32" s="32"/>
+      <c r="J32" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K32" s="31">
+        <v>494995968</v>
+      </c>
+      <c r="L32" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N32" s="28"/>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A33" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D33" s="30" t="s">
         <v>83</v>
       </c>
-      <c r="F32" s="39">
-[...37 lines deleted...]
-      <c r="E33" s="38" t="s">
+      <c r="E33" s="30" t="s">
         <v>84</v>
       </c>
-      <c r="F33" s="39">
-[...15 lines deleted...]
-      <c r="L33" s="38" t="s">
+      <c r="F33" s="31">
+        <v>171932</v>
+      </c>
+      <c r="G33" s="31">
+        <v>3278441.73</v>
+      </c>
+      <c r="H33" s="31">
+        <v>0</v>
+      </c>
+      <c r="I33" s="32"/>
+      <c r="J33" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="31">
+        <v>410057820</v>
+      </c>
+      <c r="L33" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N33" s="28"/>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A34" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D34" s="38" t="s">
+      <c r="D34" s="30" t="s">
         <v>85</v>
       </c>
-      <c r="E34" s="38" t="s">
+      <c r="E34" s="30" t="s">
         <v>86</v>
       </c>
-      <c r="F34" s="39">
-[...16 lines deleted...]
-        <v>53</v>
+      <c r="F34" s="31">
+        <v>311844</v>
+      </c>
+      <c r="G34" s="31">
+        <v>3550587.74</v>
+      </c>
+      <c r="H34" s="31">
+        <v>0</v>
+      </c>
+      <c r="I34" s="32"/>
+      <c r="J34" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K34" s="31">
+        <v>444097040.39999998</v>
+      </c>
+      <c r="L34" s="30" t="s">
+        <v>30</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N34" s="28"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A35" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D35" s="38" t="s">
+      <c r="D35" s="30" t="s">
         <v>87</v>
       </c>
-      <c r="E35" s="38" t="s">
+      <c r="E35" s="30" t="s">
         <v>88</v>
       </c>
-      <c r="F35" s="39">
-[...15 lines deleted...]
-      <c r="L35" s="38" t="s">
+      <c r="F35" s="31">
+        <v>544560</v>
+      </c>
+      <c r="G35" s="31">
+        <v>6470176.71</v>
+      </c>
+      <c r="H35" s="31">
+        <v>0</v>
+      </c>
+      <c r="I35" s="32"/>
+      <c r="J35" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K35" s="31">
+        <v>809270616</v>
+      </c>
+      <c r="L35" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N35" s="28"/>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A36" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D36" s="38" t="s">
+      <c r="D36" s="30" t="s">
         <v>89</v>
       </c>
-      <c r="E36" s="38" t="s">
+      <c r="E36" s="30" t="s">
         <v>90</v>
       </c>
-      <c r="F36" s="39">
-[...15 lines deleted...]
-      <c r="L36" s="38" t="s">
+      <c r="F36" s="31">
+        <v>658970</v>
+      </c>
+      <c r="G36" s="31">
+        <v>6764770.04</v>
+      </c>
+      <c r="H36" s="31">
+        <v>0</v>
+      </c>
+      <c r="I36" s="32"/>
+      <c r="J36" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K36" s="31">
+        <v>846117480</v>
+      </c>
+      <c r="L36" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N36" s="28"/>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A37" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="30" t="s">
         <v>91</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="30" t="s">
         <v>92</v>
       </c>
-      <c r="F37" s="39">
-[...15 lines deleted...]
-      <c r="L37" s="38" t="s">
+      <c r="F37" s="31">
+        <v>4574547</v>
+      </c>
+      <c r="G37" s="31">
+        <v>10814882.09</v>
+      </c>
+      <c r="H37" s="31">
+        <v>0</v>
+      </c>
+      <c r="I37" s="32"/>
+      <c r="J37" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K37" s="31">
+        <v>1352693547.9000001</v>
+      </c>
+      <c r="L37" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N37" s="28"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A38" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D38" s="38" t="s">
+      <c r="D38" s="30" t="s">
         <v>93</v>
       </c>
-      <c r="E38" s="38" t="s">
+      <c r="E38" s="30" t="s">
         <v>94</v>
       </c>
-      <c r="F38" s="39">
-[...15 lines deleted...]
-      <c r="L38" s="38" t="s">
+      <c r="F38" s="31">
+        <v>256957</v>
+      </c>
+      <c r="G38" s="31">
+        <v>2391104.14</v>
+      </c>
+      <c r="H38" s="31">
+        <v>0</v>
+      </c>
+      <c r="I38" s="32"/>
+      <c r="J38" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K38" s="31">
+        <v>299072252.30000001</v>
+      </c>
+      <c r="L38" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N38" s="28"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A39" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D39" s="38" t="s">
+      <c r="D39" s="30" t="s">
         <v>95</v>
       </c>
-      <c r="E39" s="38" t="s">
+      <c r="E39" s="30" t="s">
         <v>96</v>
       </c>
-      <c r="F39" s="39">
-[...15 lines deleted...]
-      <c r="L39" s="38" t="s">
+      <c r="F39" s="31">
+        <v>461146</v>
+      </c>
+      <c r="G39" s="31">
+        <v>3576104.19</v>
+      </c>
+      <c r="H39" s="31">
+        <v>0</v>
+      </c>
+      <c r="I39" s="32"/>
+      <c r="J39" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K39" s="31">
+        <v>447288562.69999999</v>
+      </c>
+      <c r="L39" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N39" s="28"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A40" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D40" s="38" t="s">
+      <c r="D40" s="30" t="s">
         <v>97</v>
       </c>
-      <c r="E40" s="38" t="s">
+      <c r="E40" s="30" t="s">
         <v>98</v>
       </c>
-      <c r="F40" s="39">
-[...15 lines deleted...]
-      <c r="L40" s="38" t="s">
+      <c r="F40" s="31">
+        <v>975965</v>
+      </c>
+      <c r="G40" s="31">
+        <v>13826757.029999999</v>
+      </c>
+      <c r="H40" s="31">
+        <v>0</v>
+      </c>
+      <c r="I40" s="32"/>
+      <c r="J40" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K40" s="31">
+        <v>1729409980</v>
+      </c>
+      <c r="L40" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N40" s="28"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A41" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D41" s="38" t="s">
+      <c r="D41" s="30" t="s">
         <v>99</v>
       </c>
-      <c r="E41" s="38" t="s">
+      <c r="E41" s="30" t="s">
         <v>100</v>
       </c>
-      <c r="F41" s="39">
-[...15 lines deleted...]
-      <c r="L41" s="38" t="s">
+      <c r="F41" s="31">
+        <v>220609</v>
+      </c>
+      <c r="G41" s="31">
+        <v>4550564.79</v>
+      </c>
+      <c r="H41" s="31">
+        <v>0</v>
+      </c>
+      <c r="I41" s="32"/>
+      <c r="J41" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K41" s="31">
+        <v>569171220</v>
+      </c>
+      <c r="L41" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N41" s="28"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A42" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D42" s="38" t="s">
+      <c r="D42" s="30" t="s">
         <v>101</v>
       </c>
-      <c r="E42" s="38" t="s">
+      <c r="E42" s="30" t="s">
         <v>102</v>
       </c>
-      <c r="F42" s="39">
-[...15 lines deleted...]
-      <c r="L42" s="38" t="s">
+      <c r="F42" s="31">
+        <v>282114</v>
+      </c>
+      <c r="G42" s="31">
+        <v>6604167.5300000003</v>
+      </c>
+      <c r="H42" s="31">
+        <v>0</v>
+      </c>
+      <c r="I42" s="32"/>
+      <c r="J42" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K42" s="31">
+        <v>826029792</v>
+      </c>
+      <c r="L42" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N42" s="28"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A43" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D43" s="38" t="s">
+      <c r="D43" s="30" t="s">
         <v>103</v>
       </c>
-      <c r="E43" s="38" t="s">
+      <c r="E43" s="30" t="s">
         <v>104</v>
       </c>
-      <c r="F43" s="39">
-[...15 lines deleted...]
-      <c r="L43" s="38" t="s">
+      <c r="F43" s="31">
+        <v>222190</v>
+      </c>
+      <c r="G43" s="31">
+        <v>4201245.1500000004</v>
+      </c>
+      <c r="H43" s="31">
+        <v>0</v>
+      </c>
+      <c r="I43" s="32"/>
+      <c r="J43" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K43" s="31">
+        <v>525479350</v>
+      </c>
+      <c r="L43" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N43" s="28"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A44" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D44" s="38" t="s">
+      <c r="D44" s="30">
+        <v>6121488</v>
+      </c>
+      <c r="E44" s="30" t="s">
         <v>105</v>
       </c>
-      <c r="E44" s="38" t="s">
+      <c r="F44" s="31">
+        <v>612117</v>
+      </c>
+      <c r="G44" s="31">
+        <v>4959987.3</v>
+      </c>
+      <c r="H44" s="31">
+        <v>0</v>
+      </c>
+      <c r="I44" s="32"/>
+      <c r="J44" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K44" s="31">
+        <v>620380579.5</v>
+      </c>
+      <c r="L44" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A45" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" s="30" t="s">
         <v>106</v>
       </c>
-      <c r="F44" s="39">
-[...33 lines deleted...]
-      <c r="D45" s="38" t="s">
+      <c r="E45" s="30" t="s">
         <v>107</v>
       </c>
-      <c r="E45" s="38" t="s">
+      <c r="F45" s="31">
+        <v>2597000</v>
+      </c>
+      <c r="G45" s="31">
+        <v>3290344.55</v>
+      </c>
+      <c r="H45" s="31">
+        <v>0</v>
+      </c>
+      <c r="I45" s="32"/>
+      <c r="J45" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K45" s="31">
+        <v>411546590</v>
+      </c>
+      <c r="L45" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A46" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="30">
+        <v>6139340</v>
+      </c>
+      <c r="E46" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="F45" s="39">
-[...36 lines deleted...]
-      <c r="E46" s="38" t="s">
+      <c r="F46" s="31">
+        <v>259996</v>
+      </c>
+      <c r="G46" s="31">
+        <v>8220582.2800000003</v>
+      </c>
+      <c r="H46" s="31">
+        <v>0</v>
+      </c>
+      <c r="I46" s="32"/>
+      <c r="J46" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K46" s="31">
+        <v>1028206181.2</v>
+      </c>
+      <c r="L46" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A47" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" s="30" t="s">
         <v>109</v>
       </c>
-      <c r="F46" s="39">
-[...33 lines deleted...]
-      <c r="D47" s="38" t="s">
+      <c r="E47" s="30" t="s">
         <v>110</v>
       </c>
-      <c r="E47" s="38" t="s">
+      <c r="F47" s="31">
+        <v>129502</v>
+      </c>
+      <c r="G47" s="31">
+        <v>3406392.94</v>
+      </c>
+      <c r="H47" s="31">
+        <v>0</v>
+      </c>
+      <c r="I47" s="32"/>
+      <c r="J47" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K47" s="31">
+        <v>426061580</v>
+      </c>
+      <c r="L47" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A48" s="2">
+        <f t="shared" si="0"/>
+        <v>46112</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" s="30" t="s">
         <v>111</v>
       </c>
-      <c r="F47" s="39">
-[...36 lines deleted...]
-      <c r="E48" s="38" t="s">
+      <c r="E48" s="30" t="s">
         <v>112</v>
       </c>
-      <c r="F48" s="39">
-[...15 lines deleted...]
-      <c r="L48" s="38" t="s">
+      <c r="F48" s="31">
+        <v>99521</v>
+      </c>
+      <c r="G48" s="31">
+        <v>8545576.8300000001</v>
+      </c>
+      <c r="H48" s="31">
+        <v>0</v>
+      </c>
+      <c r="I48" s="32"/>
+      <c r="J48" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K48" s="31">
+        <v>1068855540</v>
+      </c>
+      <c r="L48" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D49" s="38" t="s">
+      <c r="D49" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="E49" s="38" t="s">
+      <c r="E49" s="30" t="s">
         <v>114</v>
       </c>
-      <c r="F49" s="39">
-[...15 lines deleted...]
-      <c r="L49" s="38" t="s">
+      <c r="F49" s="31">
+        <v>837058</v>
+      </c>
+      <c r="G49" s="31">
+        <v>6806777.8399999999</v>
+      </c>
+      <c r="H49" s="31">
+        <v>0</v>
+      </c>
+      <c r="I49" s="32"/>
+      <c r="J49" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K49" s="31">
+        <v>851371691.79999995</v>
+      </c>
+      <c r="L49" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" s="2">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D50" s="38" t="s">
+      <c r="D50" s="30" t="s">
         <v>115</v>
       </c>
-      <c r="E50" s="38" t="s">
+      <c r="E50" s="30" t="s">
         <v>116</v>
       </c>
-      <c r="F50" s="39">
-[...15 lines deleted...]
-      <c r="L50" s="38" t="s">
+      <c r="F50" s="31">
+        <v>851705</v>
+      </c>
+      <c r="G50" s="31">
+        <v>5822073.4699999997</v>
+      </c>
+      <c r="H50" s="31">
+        <v>0</v>
+      </c>
+      <c r="I50" s="32"/>
+      <c r="J50" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K50" s="31">
+        <v>728207775</v>
+      </c>
+      <c r="L50" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B51" s="1"/>
+      <c r="D51" s="30"/>
+      <c r="E51" s="30"/>
+      <c r="F51" s="31"/>
+      <c r="G51" s="31"/>
+      <c r="H51" s="31"/>
+      <c r="I51" s="32"/>
+      <c r="J51" s="30"/>
+      <c r="K51" s="31"/>
+      <c r="L51" s="30"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B52" s="1"/>
+      <c r="D52" s="30"/>
+      <c r="E52" s="30"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="31"/>
+      <c r="H52" s="31"/>
+      <c r="I52" s="32"/>
+      <c r="J52" s="30"/>
+      <c r="K52" s="31"/>
+      <c r="L52" s="30"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B53" s="1"/>
       <c r="I53" s="3"/>
     </row>
-    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B54" s="1"/>
       <c r="I54" s="3"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:N38">
     <sortCondition ref="E4:E38"/>
   </sortState>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>