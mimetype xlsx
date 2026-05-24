--- v1 (2026-04-09)
+++ v2 (2026-05-24)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\03 March\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\04 April\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D26B9F3E-043E-4F73-ADDF-532CAFF72265}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70E9269C-41B6-4104-8D85-14A1FB60F6DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="New India" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A5" i="1" l="1"/>
   <c r="A6" i="1" l="1"/>
   <c r="A7" i="1" s="1"/>
   <c r="A8" i="1" s="1"/>
   <c r="A9" i="1" s="1"/>
   <c r="A10" i="1" s="1"/>
   <c r="A11" i="1" s="1"/>
@@ -77,57 +77,55 @@
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" s="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
-  <c r="A49" i="1" s="1"/>
-  <c r="A50" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="113">
   <si>
     <t>PORTFOLIO AS</t>
   </si>
   <si>
     <t>FUND NAME</t>
   </si>
   <si>
     <t>SECURITY DESCRIPTION</t>
   </si>
   <si>
     <t>SHARES/</t>
   </si>
   <si>
     <t>BASE MARKET</t>
   </si>
   <si>
     <t>COUPON</t>
   </si>
   <si>
     <t>MATURITY DATE/</t>
   </si>
   <si>
     <t>PORTFOLIO</t>
   </si>
   <si>
@@ -241,56 +239,50 @@
   <si>
     <t>BVK9DQ0</t>
   </si>
   <si>
     <t>COFORGE INR</t>
   </si>
   <si>
     <t>BQ7YLD6</t>
   </si>
   <si>
     <t>CONCORD INR</t>
   </si>
   <si>
     <t>B0VDZN5</t>
   </si>
   <si>
     <t>COROMAND INR</t>
   </si>
   <si>
     <t>B1XC098</t>
   </si>
   <si>
     <t>FORTIS HEALTH INR</t>
   </si>
   <si>
-    <t>BN960L0</t>
-[...4 lines deleted...]
-  <si>
     <t>HDFC BANK ADS INR10</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>BK1N461</t>
   </si>
   <si>
     <t>HDFC BANK INR</t>
   </si>
   <si>
     <t>B0GWF48</t>
   </si>
   <si>
     <t>HINDALCO IND INR1</t>
   </si>
   <si>
     <t>HINDUSTA INR1.00</t>
   </si>
   <si>
     <t>BSZ2BY7</t>
   </si>
   <si>
     <t>ICICI BANK INR</t>
@@ -317,56 +309,50 @@
     <t>J.B.CHEM INR</t>
   </si>
   <si>
     <t>BZ7PLF4</t>
   </si>
   <si>
     <t>KARUR VY INR</t>
   </si>
   <si>
     <t>B1L9PJ6</t>
   </si>
   <si>
     <t>KEI INDST INR</t>
   </si>
   <si>
     <t>BMD3139</t>
   </si>
   <si>
     <t>KFIN TEC INR</t>
   </si>
   <si>
     <t>BNBX1W7</t>
   </si>
   <si>
     <t>KOTAK MA INR</t>
-  </si>
-[...4 lines deleted...]
-    <t>L G ELEC INR</t>
   </si>
   <si>
     <t>MAHINDRA &amp; MAHINDRA</t>
   </si>
   <si>
     <t>B1S34K5</t>
   </si>
   <si>
     <t>MARICO LIMITED INR</t>
   </si>
   <si>
     <t>BNBWQ85</t>
   </si>
   <si>
     <t>MULTI CO INR</t>
   </si>
   <si>
     <t>BP4DVR3</t>
   </si>
   <si>
     <t>PB FINTE INR</t>
   </si>
   <si>
     <t>B0SXY97</t>
   </si>
@@ -633,51 +619,51 @@
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -746,50 +732,59 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1066,2119 +1061,2063 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P41" sqref="P41"/>
+      <selection pane="bottomLeft" activeCell="C43" sqref="C43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.5546875" style="2" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.44140625" style="5" customWidth="1"/>
+    <col min="1" max="1" width="17.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.28515625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="42.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="45" style="3" customWidth="1"/>
-    <col min="6" max="6" width="15.33203125" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="16384" width="9.33203125" style="3"/>
+    <col min="6" max="6" width="15.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.42578125" style="29" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.28515625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="15" t="s">
         <v>8</v>
       </c>
       <c r="L1" s="14" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="14" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E2" s="17"/>
       <c r="F2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="20" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="21" t="s">
         <v>15</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>16</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>13</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>17</v>
       </c>
       <c r="M2" s="22"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="24"/>
       <c r="B3" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="33"/>
       <c r="E3" s="34"/>
       <c r="F3" s="35"/>
       <c r="G3" s="36"/>
       <c r="H3" s="37" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="38"/>
       <c r="J3" s="39" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="40"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="30" t="s">
+      <c r="E4" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="31">
+      <c r="F4" s="42">
         <v>1614543</v>
       </c>
-      <c r="G4" s="31">
-[...12 lines deleted...]
-      <c r="L4" s="30" t="s">
+      <c r="G4" s="42">
+        <v>8789171.4299999997</v>
+      </c>
+      <c r="H4" s="42">
+        <v>0</v>
+      </c>
+      <c r="I4" s="43"/>
+      <c r="J4" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" s="42">
+        <v>1133570640.3</v>
+      </c>
+      <c r="L4" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N4" s="28"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <f>A4</f>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="30" t="s">
+      <c r="D5" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="30" t="s">
+      <c r="E5" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="31">
-[...15 lines deleted...]
-      <c r="L5" s="30" t="s">
+      <c r="F5" s="42">
+        <v>3621822</v>
+      </c>
+      <c r="G5" s="42">
+        <v>5329944.13</v>
+      </c>
+      <c r="H5" s="42">
+        <v>0</v>
+      </c>
+      <c r="I5" s="43"/>
+      <c r="J5" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="42">
+        <v>687421815.60000002</v>
+      </c>
+      <c r="L5" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N5" s="28"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <f t="shared" ref="A6:A50" si="0">A5</f>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="30" t="s">
+      <c r="D6" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="E6" s="30" t="s">
+      <c r="E6" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="31">
+      <c r="F6" s="42">
         <v>1412199</v>
       </c>
-      <c r="G6" s="31">
-[...12 lines deleted...]
-      <c r="L6" s="30" t="s">
+      <c r="G6" s="42">
+        <v>10270653.65</v>
+      </c>
+      <c r="H6" s="42">
+        <v>0</v>
+      </c>
+      <c r="I6" s="43"/>
+      <c r="J6" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="42">
+        <v>1324642662</v>
+      </c>
+      <c r="L6" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N6" s="28"/>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="41">
         <v>6442327</v>
       </c>
-      <c r="E7" s="30" t="s">
+      <c r="E7" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="31">
+      <c r="F7" s="42">
         <v>1604177</v>
       </c>
-      <c r="G7" s="31">
-[...12 lines deleted...]
-      <c r="L7" s="30" t="s">
+      <c r="G7" s="42">
+        <v>23520316.43</v>
+      </c>
+      <c r="H7" s="42">
+        <v>0</v>
+      </c>
+      <c r="I7" s="43"/>
+      <c r="J7" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="42">
+        <v>3033498707</v>
+      </c>
+      <c r="L7" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N7" s="28"/>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="30" t="s">
+      <c r="D8" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="30" t="s">
+      <c r="E8" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="F8" s="31">
+      <c r="F8" s="42">
         <v>333580</v>
       </c>
-      <c r="G8" s="31">
-[...12 lines deleted...]
-      <c r="L8" s="30" t="s">
+      <c r="G8" s="42">
+        <v>3908600.61</v>
+      </c>
+      <c r="H8" s="42">
+        <v>0</v>
+      </c>
+      <c r="I8" s="43"/>
+      <c r="J8" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="42">
+        <v>504106096</v>
+      </c>
+      <c r="L8" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N8" s="28"/>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D9" s="30" t="s">
+      <c r="D9" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="30" t="s">
+      <c r="E9" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="F9" s="31">
-[...15 lines deleted...]
-      <c r="L9" s="30" t="s">
+      <c r="F9" s="42">
+        <v>361123</v>
+      </c>
+      <c r="G9" s="42">
+        <v>2201622.08</v>
+      </c>
+      <c r="H9" s="42">
+        <v>0</v>
+      </c>
+      <c r="I9" s="43"/>
+      <c r="J9" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="42">
+        <v>283951014.89999998</v>
+      </c>
+      <c r="L9" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N9" s="28"/>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="30" t="s">
+      <c r="D10" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="30" t="s">
+      <c r="E10" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="F10" s="31">
+      <c r="F10" s="42">
         <v>184099</v>
       </c>
-      <c r="G10" s="31">
-[...12 lines deleted...]
-      <c r="L10" s="30" t="s">
+      <c r="G10" s="42">
+        <v>1817101.47</v>
+      </c>
+      <c r="H10" s="42">
+        <v>0</v>
+      </c>
+      <c r="I10" s="43"/>
+      <c r="J10" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="42">
+        <v>234358027</v>
+      </c>
+      <c r="L10" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="28"/>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D11" s="30" t="s">
+      <c r="D11" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="30" t="s">
+      <c r="E11" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="42">
         <v>430405</v>
       </c>
-      <c r="G11" s="31">
-[...12 lines deleted...]
-      <c r="L11" s="30" t="s">
+      <c r="G11" s="42">
+        <v>5238669.24</v>
+      </c>
+      <c r="H11" s="42">
+        <v>0</v>
+      </c>
+      <c r="I11" s="43"/>
+      <c r="J11" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="42">
+        <v>675649769</v>
+      </c>
+      <c r="L11" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N11" s="28"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="30" t="s">
+      <c r="D12" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="30" t="s">
+      <c r="E12" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="31">
+      <c r="F12" s="42">
         <v>433160</v>
       </c>
-      <c r="G12" s="31">
-[...12 lines deleted...]
-      <c r="L12" s="30" t="s">
+      <c r="G12" s="42">
+        <v>4016787.63</v>
+      </c>
+      <c r="H12" s="42">
+        <v>0</v>
+      </c>
+      <c r="I12" s="43"/>
+      <c r="J12" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="42">
+        <v>518059360</v>
+      </c>
+      <c r="L12" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="28"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="30" t="s">
+      <c r="D13" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="E13" s="30" t="s">
+      <c r="E13" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="F13" s="31">
+      <c r="F13" s="42">
         <v>398815</v>
       </c>
-      <c r="G13" s="31">
-[...12 lines deleted...]
-      <c r="L13" s="30" t="s">
+      <c r="G13" s="42">
+        <v>3520496.08</v>
+      </c>
+      <c r="H13" s="42">
+        <v>0</v>
+      </c>
+      <c r="I13" s="43"/>
+      <c r="J13" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="42">
+        <v>454050877.5</v>
+      </c>
+      <c r="L13" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N13" s="28"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="30" t="s">
+      <c r="D14" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="E14" s="30" t="s">
+      <c r="E14" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="F14" s="31">
+      <c r="F14" s="42">
         <v>154747</v>
       </c>
-      <c r="G14" s="31">
-[...12 lines deleted...]
-      <c r="L14" s="30" t="s">
+      <c r="G14" s="42">
+        <v>2390671.56</v>
+      </c>
+      <c r="H14" s="42">
+        <v>0</v>
+      </c>
+      <c r="I14" s="43"/>
+      <c r="J14" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="42">
+        <v>308333397.5</v>
+      </c>
+      <c r="L14" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N14" s="28"/>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="30" t="s">
+      <c r="D15" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="E15" s="30" t="s">
+      <c r="E15" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="F15" s="31">
+      <c r="F15" s="42">
         <v>529097</v>
       </c>
-      <c r="G15" s="31">
-[...12 lines deleted...]
-      <c r="L15" s="30" t="s">
+      <c r="G15" s="42">
+        <v>3782383.55</v>
+      </c>
+      <c r="H15" s="42">
+        <v>0</v>
+      </c>
+      <c r="I15" s="43"/>
+      <c r="J15" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="42">
+        <v>487827434</v>
+      </c>
+      <c r="L15" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N15" s="28"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D16" s="30" t="s">
+      <c r="D16" s="41">
+        <v>2781648</v>
+      </c>
+      <c r="E16" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="E16" s="30" t="s">
+      <c r="F16" s="42">
+        <v>81472</v>
+      </c>
+      <c r="G16" s="42">
+        <v>1522897.16</v>
+      </c>
+      <c r="H16" s="42">
+        <v>0</v>
+      </c>
+      <c r="I16" s="43"/>
+      <c r="J16" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="42">
+        <v>2069388.8</v>
+      </c>
+      <c r="L16" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="F16" s="31">
-[...17 lines deleted...]
-      </c>
       <c r="M16" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="28"/>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="30">
-[...2 lines deleted...]
-      <c r="E17" s="30" t="s">
+      <c r="D17" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="F17" s="31">
-[...15 lines deleted...]
-      <c r="L17" s="30" t="s">
+      <c r="E17" s="41" t="s">
         <v>55</v>
       </c>
+      <c r="F17" s="42">
+        <v>4420292</v>
+      </c>
+      <c r="G17" s="42">
+        <v>26544327.530000001</v>
+      </c>
+      <c r="H17" s="42">
+        <v>0</v>
+      </c>
+      <c r="I17" s="43"/>
+      <c r="J17" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K17" s="42">
+        <v>3423516154</v>
+      </c>
+      <c r="L17" s="41" t="s">
+        <v>30</v>
+      </c>
       <c r="M17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="28"/>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="30" t="s">
+      <c r="D18" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="30" t="s">
+      <c r="E18" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="F18" s="31">
-[...15 lines deleted...]
-      <c r="L18" s="30" t="s">
+      <c r="F18" s="42">
+        <v>1252798</v>
+      </c>
+      <c r="G18" s="42">
+        <v>10057465.65</v>
+      </c>
+      <c r="H18" s="42">
+        <v>0</v>
+      </c>
+      <c r="I18" s="43"/>
+      <c r="J18" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K18" s="42">
+        <v>1297147049.2</v>
+      </c>
+      <c r="L18" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="28"/>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D19" s="30" t="s">
+      <c r="D19" s="41">
+        <v>6261674</v>
+      </c>
+      <c r="E19" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="30" t="s">
+      <c r="F19" s="42">
+        <v>291189</v>
+      </c>
+      <c r="G19" s="42">
+        <v>5084434.97</v>
+      </c>
+      <c r="H19" s="42">
+        <v>0</v>
+      </c>
+      <c r="I19" s="43"/>
+      <c r="J19" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K19" s="42">
+        <v>655757628</v>
+      </c>
+      <c r="L19" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N19" s="28"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="F19" s="31">
-[...37 lines deleted...]
-      <c r="E20" s="30" t="s">
+      <c r="E20" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F20" s="31">
-[...15 lines deleted...]
-      <c r="L20" s="30" t="s">
+      <c r="F20" s="42">
+        <v>2958029</v>
+      </c>
+      <c r="G20" s="42">
+        <v>29026738.449999999</v>
+      </c>
+      <c r="H20" s="42">
+        <v>0</v>
+      </c>
+      <c r="I20" s="43"/>
+      <c r="J20" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K20" s="42">
+        <v>3743681502.4000001</v>
+      </c>
+      <c r="L20" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N20" s="28"/>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D21" s="30" t="s">
+      <c r="D21" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="E21" s="30" t="s">
+      <c r="E21" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="F21" s="31">
-[...15 lines deleted...]
-      <c r="L21" s="30" t="s">
+      <c r="F21" s="42">
+        <v>1342290</v>
+      </c>
+      <c r="G21" s="42">
+        <v>6639974.0099999998</v>
+      </c>
+      <c r="H21" s="42">
+        <v>0</v>
+      </c>
+      <c r="I21" s="43"/>
+      <c r="J21" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K21" s="42">
+        <v>856381020</v>
+      </c>
+      <c r="L21" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N21" s="28"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D22" s="30" t="s">
+      <c r="D22" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="E22" s="30" t="s">
+      <c r="E22" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="F22" s="31">
-[...15 lines deleted...]
-      <c r="L22" s="30" t="s">
+      <c r="F22" s="42">
+        <v>2445397</v>
+      </c>
+      <c r="G22" s="42">
+        <v>3260439.59</v>
+      </c>
+      <c r="H22" s="42">
+        <v>0</v>
+      </c>
+      <c r="I22" s="43"/>
+      <c r="J22" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K22" s="42">
+        <v>420510468.12</v>
+      </c>
+      <c r="L22" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N22" s="28"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D23" s="30" t="s">
+      <c r="D23" s="41">
+        <v>6205122</v>
+      </c>
+      <c r="E23" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="E23" s="30" t="s">
+      <c r="F23" s="42">
+        <v>976160</v>
+      </c>
+      <c r="G23" s="42">
+        <v>8950725.2899999991</v>
+      </c>
+      <c r="H23" s="42">
+        <v>0</v>
+      </c>
+      <c r="I23" s="43"/>
+      <c r="J23" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K23" s="42">
+        <v>1154406816</v>
+      </c>
+      <c r="L23" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="28"/>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A24" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="F23" s="31">
-[...37 lines deleted...]
-      <c r="E24" s="30" t="s">
+      <c r="E24" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="F24" s="31">
-[...15 lines deleted...]
-      <c r="L24" s="30" t="s">
+      <c r="F24" s="42">
+        <v>594467</v>
+      </c>
+      <c r="G24" s="42">
+        <v>9412019.8599999994</v>
+      </c>
+      <c r="H24" s="42">
+        <v>0</v>
+      </c>
+      <c r="I24" s="43"/>
+      <c r="J24" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K24" s="42">
+        <v>1213901614</v>
+      </c>
+      <c r="L24" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N24" s="28"/>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D25" s="30" t="s">
+      <c r="D25" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="E25" s="30" t="s">
+      <c r="E25" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="F25" s="31">
-[...15 lines deleted...]
-      <c r="L25" s="30" t="s">
+      <c r="F25" s="42">
+        <v>2830029</v>
+      </c>
+      <c r="G25" s="42">
+        <v>6413853.6699999999</v>
+      </c>
+      <c r="H25" s="42">
+        <v>0</v>
+      </c>
+      <c r="I25" s="43"/>
+      <c r="J25" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K25" s="42">
+        <v>827217476.70000005</v>
+      </c>
+      <c r="L25" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N25" s="28"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D26" s="30" t="s">
+      <c r="D26" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="30" t="s">
+      <c r="E26" s="41" t="s">
         <v>71</v>
       </c>
-      <c r="F26" s="31">
-[...15 lines deleted...]
-      <c r="L26" s="30" t="s">
+      <c r="F26" s="42">
+        <v>227377</v>
+      </c>
+      <c r="G26" s="42">
+        <v>8553596.6799999997</v>
+      </c>
+      <c r="H26" s="42">
+        <v>0</v>
+      </c>
+      <c r="I26" s="43"/>
+      <c r="J26" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K26" s="42">
+        <v>1103187728.5999999</v>
+      </c>
+      <c r="L26" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N26" s="28"/>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D27" s="30" t="s">
+      <c r="D27" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="E27" s="30" t="s">
+      <c r="E27" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="F27" s="31">
-[...15 lines deleted...]
-      <c r="L27" s="30" t="s">
+      <c r="F27" s="42">
+        <v>565950</v>
+      </c>
+      <c r="G27" s="42">
+        <v>3943593.59</v>
+      </c>
+      <c r="H27" s="42">
+        <v>0</v>
+      </c>
+      <c r="I27" s="43"/>
+      <c r="J27" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K27" s="42">
+        <v>508619265</v>
+      </c>
+      <c r="L27" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N27" s="28"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D28" s="30" t="s">
+      <c r="D28" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="E28" s="30" t="s">
+      <c r="E28" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="F28" s="31">
-[...15 lines deleted...]
-      <c r="L28" s="30" t="s">
+      <c r="F28" s="42">
+        <v>1315490</v>
+      </c>
+      <c r="G28" s="42">
+        <v>3909540.5</v>
+      </c>
+      <c r="H28" s="42">
+        <v>0</v>
+      </c>
+      <c r="I28" s="43"/>
+      <c r="J28" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K28" s="42">
+        <v>504227317</v>
+      </c>
+      <c r="L28" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N28" s="28"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D29" s="30" t="s">
+      <c r="D29" s="41">
+        <v>6100186</v>
+      </c>
+      <c r="E29" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="E29" s="30" t="s">
+      <c r="F29" s="42">
+        <v>759782</v>
+      </c>
+      <c r="G29" s="42">
+        <v>18227903.82</v>
+      </c>
+      <c r="H29" s="42">
+        <v>0</v>
+      </c>
+      <c r="I29" s="43"/>
+      <c r="J29" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K29" s="42">
+        <v>2350917464.4000001</v>
+      </c>
+      <c r="L29" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N29" s="28"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="F29" s="31">
-[...34 lines deleted...]
-      <c r="D30" s="30" t="s">
+      <c r="E30" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="E30" s="30" t="s">
+      <c r="F30" s="42">
+        <v>846324</v>
+      </c>
+      <c r="G30" s="42">
+        <v>5085547.3899999997</v>
+      </c>
+      <c r="H30" s="42">
+        <v>0</v>
+      </c>
+      <c r="I30" s="43"/>
+      <c r="J30" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K30" s="42">
+        <v>655901100</v>
+      </c>
+      <c r="L30" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N30" s="28"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="F30" s="31">
-[...37 lines deleted...]
-      <c r="E31" s="30" t="s">
+      <c r="E31" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="F31" s="31">
-[...15 lines deleted...]
-      <c r="L31" s="30" t="s">
+      <c r="F31" s="42">
+        <v>171932</v>
+      </c>
+      <c r="G31" s="42">
+        <v>3951247.74</v>
+      </c>
+      <c r="H31" s="42">
+        <v>0</v>
+      </c>
+      <c r="I31" s="43"/>
+      <c r="J31" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K31" s="42">
+        <v>509606448</v>
+      </c>
+      <c r="L31" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N31" s="28"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D32" s="30" t="s">
+      <c r="D32" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="E32" s="30" t="s">
+      <c r="E32" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="F32" s="31">
-[...15 lines deleted...]
-      <c r="L32" s="30" t="s">
+      <c r="F32" s="42">
+        <v>311844</v>
+      </c>
+      <c r="G32" s="42">
+        <v>4023612.6</v>
+      </c>
+      <c r="H32" s="42">
+        <v>0</v>
+      </c>
+      <c r="I32" s="43"/>
+      <c r="J32" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K32" s="42">
+        <v>518939600.39999998</v>
+      </c>
+      <c r="L32" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N32" s="28"/>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D33" s="30" t="s">
+      <c r="D33" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="E33" s="30" t="s">
+      <c r="E33" s="41" t="s">
         <v>84</v>
       </c>
-      <c r="F33" s="31">
-[...15 lines deleted...]
-      <c r="L33" s="30" t="s">
+      <c r="F33" s="42">
+        <v>614217</v>
+      </c>
+      <c r="G33" s="42">
+        <v>8420308.4900000002</v>
+      </c>
+      <c r="H33" s="42">
+        <v>0</v>
+      </c>
+      <c r="I33" s="43"/>
+      <c r="J33" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="42">
+        <v>1085997077.7</v>
+      </c>
+      <c r="L33" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N33" s="28"/>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D34" s="30" t="s">
+      <c r="D34" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="E34" s="30" t="s">
+      <c r="E34" s="41" t="s">
         <v>86</v>
       </c>
-      <c r="F34" s="31">
-[...15 lines deleted...]
-      <c r="L34" s="30" t="s">
+      <c r="F34" s="42">
+        <v>658970</v>
+      </c>
+      <c r="G34" s="42">
+        <v>7037096.9900000002</v>
+      </c>
+      <c r="H34" s="42">
+        <v>0</v>
+      </c>
+      <c r="I34" s="43"/>
+      <c r="J34" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K34" s="42">
+        <v>907599381</v>
+      </c>
+      <c r="L34" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N34" s="28"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D35" s="30" t="s">
+      <c r="D35" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="E35" s="30" t="s">
+      <c r="E35" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="F35" s="31">
-[...15 lines deleted...]
-      <c r="L35" s="30" t="s">
+      <c r="F35" s="42">
+        <v>4574547</v>
+      </c>
+      <c r="G35" s="42">
+        <v>11295063.93</v>
+      </c>
+      <c r="H35" s="42">
+        <v>0</v>
+      </c>
+      <c r="I35" s="43"/>
+      <c r="J35" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K35" s="42">
+        <v>1456764492.1500001</v>
+      </c>
+      <c r="L35" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N35" s="28"/>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D36" s="30" t="s">
+      <c r="D36" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="E36" s="30" t="s">
+      <c r="E36" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="F36" s="31">
-[...15 lines deleted...]
-      <c r="L36" s="30" t="s">
+      <c r="F36" s="42">
+        <v>256957</v>
+      </c>
+      <c r="G36" s="42">
+        <v>2492396.36</v>
+      </c>
+      <c r="H36" s="42">
+        <v>0</v>
+      </c>
+      <c r="I36" s="43"/>
+      <c r="J36" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K36" s="42">
+        <v>321453207</v>
+      </c>
+      <c r="L36" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N36" s="28"/>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D37" s="30" t="s">
+      <c r="D37" s="41" t="s">
         <v>91</v>
       </c>
-      <c r="E37" s="30" t="s">
+      <c r="E37" s="41" t="s">
         <v>92</v>
       </c>
-      <c r="F37" s="31">
-[...15 lines deleted...]
-      <c r="L37" s="30" t="s">
+      <c r="F37" s="42">
+        <v>430009</v>
+      </c>
+      <c r="G37" s="42">
+        <v>3549135.31</v>
+      </c>
+      <c r="H37" s="42">
+        <v>0</v>
+      </c>
+      <c r="I37" s="43"/>
+      <c r="J37" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K37" s="42">
+        <v>457744580.5</v>
+      </c>
+      <c r="L37" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N37" s="28"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D38" s="30" t="s">
+      <c r="D38" s="41" t="s">
         <v>93</v>
       </c>
-      <c r="E38" s="30" t="s">
+      <c r="E38" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="F38" s="31">
-[...15 lines deleted...]
-      <c r="L38" s="30" t="s">
+      <c r="F38" s="42">
+        <v>858310</v>
+      </c>
+      <c r="G38" s="42">
+        <v>12098663.49</v>
+      </c>
+      <c r="H38" s="42">
+        <v>0</v>
+      </c>
+      <c r="I38" s="43"/>
+      <c r="J38" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K38" s="42">
+        <v>1560407580</v>
+      </c>
+      <c r="L38" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N38" s="28"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D39" s="30" t="s">
+      <c r="D39" s="41" t="s">
         <v>95</v>
       </c>
-      <c r="E39" s="30" t="s">
+      <c r="E39" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="F39" s="31">
-[...15 lines deleted...]
-      <c r="L39" s="30" t="s">
+      <c r="F39" s="42">
+        <v>220609</v>
+      </c>
+      <c r="G39" s="42">
+        <v>5610433.46</v>
+      </c>
+      <c r="H39" s="42">
+        <v>0</v>
+      </c>
+      <c r="I39" s="43"/>
+      <c r="J39" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K39" s="42">
+        <v>723597520</v>
+      </c>
+      <c r="L39" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N39" s="28"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D40" s="30" t="s">
+      <c r="D40" s="41" t="s">
         <v>97</v>
       </c>
-      <c r="E40" s="30" t="s">
+      <c r="E40" s="41" t="s">
         <v>98</v>
       </c>
-      <c r="F40" s="31">
-[...15 lines deleted...]
-      <c r="L40" s="30" t="s">
+      <c r="F40" s="42">
+        <v>282114</v>
+      </c>
+      <c r="G40" s="42">
+        <v>8354911.7999999998</v>
+      </c>
+      <c r="H40" s="42">
+        <v>0</v>
+      </c>
+      <c r="I40" s="43"/>
+      <c r="J40" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K40" s="42">
+        <v>1077562634.4000001</v>
+      </c>
+      <c r="L40" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N40" s="28"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D41" s="30" t="s">
+      <c r="D41" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="E41" s="30" t="s">
+      <c r="E41" s="41" t="s">
         <v>100</v>
       </c>
-      <c r="F41" s="31">
-[...15 lines deleted...]
-      <c r="L41" s="30" t="s">
+      <c r="F41" s="42">
+        <v>222190</v>
+      </c>
+      <c r="G41" s="42">
+        <v>4260204.13</v>
+      </c>
+      <c r="H41" s="42">
+        <v>0</v>
+      </c>
+      <c r="I41" s="43"/>
+      <c r="J41" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K41" s="42">
+        <v>549453651</v>
+      </c>
+      <c r="L41" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N41" s="28"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D42" s="30" t="s">
+      <c r="D42" s="41">
+        <v>6121488</v>
+      </c>
+      <c r="E42" s="41" t="s">
         <v>101</v>
       </c>
-      <c r="E42" s="30" t="s">
+      <c r="F42" s="42">
+        <v>612117</v>
+      </c>
+      <c r="G42" s="42">
+        <v>5447060.1200000001</v>
+      </c>
+      <c r="H42" s="42">
+        <v>0</v>
+      </c>
+      <c r="I42" s="43"/>
+      <c r="J42" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K42" s="42">
+        <v>702526680.89999998</v>
+      </c>
+      <c r="L42" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N42" s="28"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" s="41" t="s">
         <v>102</v>
       </c>
-      <c r="F42" s="31">
-[...34 lines deleted...]
-      <c r="D43" s="30" t="s">
+      <c r="E43" s="41" t="s">
         <v>103</v>
       </c>
-      <c r="E43" s="30" t="s">
+      <c r="F43" s="42">
+        <v>2499208</v>
+      </c>
+      <c r="G43" s="42">
+        <v>3759269.65</v>
+      </c>
+      <c r="H43" s="42">
+        <v>0</v>
+      </c>
+      <c r="I43" s="43"/>
+      <c r="J43" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K43" s="42">
+        <v>484846352</v>
+      </c>
+      <c r="L43" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N43" s="28"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44" s="41">
+        <v>6139340</v>
+      </c>
+      <c r="E44" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="F43" s="31">
-[...37 lines deleted...]
-      <c r="E44" s="30" t="s">
+      <c r="F44" s="42">
+        <v>259996</v>
+      </c>
+      <c r="G44" s="42">
+        <v>8838653.0600000005</v>
+      </c>
+      <c r="H44" s="42">
+        <v>0</v>
+      </c>
+      <c r="I44" s="43"/>
+      <c r="J44" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K44" s="42">
+        <v>1139952462</v>
+      </c>
+      <c r="L44" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="F44" s="31">
-[...33 lines deleted...]
-      <c r="D45" s="30" t="s">
+      <c r="E45" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="E45" s="30" t="s">
+      <c r="F45" s="42">
+        <v>129502</v>
+      </c>
+      <c r="G45" s="42">
+        <v>4167004.01</v>
+      </c>
+      <c r="H45" s="42">
+        <v>0</v>
+      </c>
+      <c r="I45" s="43"/>
+      <c r="J45" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K45" s="42">
+        <v>537433300</v>
+      </c>
+      <c r="L45" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="F45" s="31">
-[...36 lines deleted...]
-      <c r="E46" s="30" t="s">
+      <c r="E46" s="41" t="s">
         <v>108</v>
       </c>
-      <c r="F46" s="31">
-[...15 lines deleted...]
-      <c r="L46" s="30" t="s">
+      <c r="F46" s="42">
+        <v>99521</v>
+      </c>
+      <c r="G46" s="42">
+        <v>8947923.9399999995</v>
+      </c>
+      <c r="H46" s="42">
+        <v>0</v>
+      </c>
+      <c r="I46" s="43"/>
+      <c r="J46" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K46" s="42">
+        <v>1154045516</v>
+      </c>
+      <c r="L46" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D47" s="30" t="s">
+      <c r="D47" s="41" t="s">
         <v>109</v>
       </c>
-      <c r="E47" s="30" t="s">
+      <c r="E47" s="41" t="s">
         <v>110</v>
       </c>
-      <c r="F47" s="31">
-[...15 lines deleted...]
-      <c r="L47" s="30" t="s">
+      <c r="F47" s="42">
+        <v>837058</v>
+      </c>
+      <c r="G47" s="42">
+        <v>7210559.3600000003</v>
+      </c>
+      <c r="H47" s="42">
+        <v>0</v>
+      </c>
+      <c r="I47" s="43"/>
+      <c r="J47" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K47" s="42">
+        <v>929971438</v>
+      </c>
+      <c r="L47" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A48" s="2">
         <f t="shared" si="0"/>
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D48" s="30" t="s">
+      <c r="D48" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="E48" s="30" t="s">
+      <c r="E48" s="41" t="s">
         <v>112</v>
       </c>
-      <c r="F48" s="31">
-[...15 lines deleted...]
-      <c r="L48" s="30" t="s">
+      <c r="F48" s="42">
+        <v>851705</v>
+      </c>
+      <c r="G48" s="42">
+        <v>7448994.3099999996</v>
+      </c>
+      <c r="H48" s="42">
+        <v>0</v>
+      </c>
+      <c r="I48" s="43"/>
+      <c r="J48" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="K48" s="42">
+        <v>960723240</v>
+      </c>
+      <c r="L48" s="41" t="s">
         <v>30</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      </c>
+    <row r="49" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B49" s="1"/>
+      <c r="D49" s="30"/>
+      <c r="E49" s="30"/>
+      <c r="F49" s="31"/>
+      <c r="G49" s="31"/>
+      <c r="H49" s="31"/>
       <c r="I49" s="32"/>
-      <c r="J49" s="30" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="J49" s="30"/>
+      <c r="K49" s="31"/>
+      <c r="L49" s="30"/>
+    </row>
+    <row r="50" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B50" s="1"/>
+      <c r="D50" s="30"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="31"/>
+      <c r="G50" s="31"/>
+      <c r="H50" s="31"/>
       <c r="I50" s="32"/>
-      <c r="J50" s="30" t="s">
-[...12 lines deleted...]
-    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="J50" s="30"/>
+      <c r="K50" s="31"/>
+      <c r="L50" s="30"/>
+    </row>
+    <row r="51" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B51" s="1"/>
       <c r="D51" s="30"/>
       <c r="E51" s="30"/>
       <c r="F51" s="31"/>
       <c r="G51" s="31"/>
       <c r="H51" s="31"/>
       <c r="I51" s="32"/>
       <c r="J51" s="30"/>
       <c r="K51" s="31"/>
       <c r="L51" s="30"/>
     </row>
-    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B52" s="1"/>
       <c r="D52" s="30"/>
       <c r="E52" s="30"/>
       <c r="F52" s="31"/>
       <c r="G52" s="31"/>
       <c r="H52" s="31"/>
       <c r="I52" s="32"/>
       <c r="J52" s="30"/>
       <c r="K52" s="31"/>
       <c r="L52" s="30"/>
     </row>
-    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B53" s="1"/>
       <c r="I53" s="3"/>
     </row>
-    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B54" s="1"/>
       <c r="I54" s="3"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:N38">
     <sortCondition ref="E4:E38"/>
   </sortState>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>