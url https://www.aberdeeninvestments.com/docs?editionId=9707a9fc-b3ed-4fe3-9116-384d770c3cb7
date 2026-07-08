--- v2 (2026-05-24)
+++ v3 (2026-07-08)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\04 April\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\06 June\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70E9269C-41B6-4104-8D85-14A1FB60F6DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E24AB4C5-1FA2-4A3A-9EA0-B66544C10B40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-96" yWindow="0" windowWidth="20832" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="New India" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterate="1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A5" i="1" l="1"/>
   <c r="A6" i="1" l="1"/>
   <c r="A7" i="1" s="1"/>
   <c r="A8" i="1" s="1"/>
   <c r="A9" i="1" s="1"/>
   <c r="A10" i="1" s="1"/>
   <c r="A11" i="1" s="1"/>
@@ -77,55 +77,61 @@
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" s="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
+  <c r="A49" i="1" s="1"/>
+  <c r="A50" i="1" s="1"/>
+  <c r="A51" i="1" s="1"/>
+  <c r="A52" i="1" s="1"/>
+  <c r="A53" i="1" s="1"/>
+  <c r="A54" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="123">
   <si>
     <t>PORTFOLIO AS</t>
   </si>
   <si>
     <t>FUND NAME</t>
   </si>
   <si>
     <t>SECURITY DESCRIPTION</t>
   </si>
   <si>
     <t>SHARES/</t>
   </si>
   <si>
     <t>BASE MARKET</t>
   </si>
   <si>
     <t>COUPON</t>
   </si>
   <si>
     <t>MATURITY DATE/</t>
   </si>
   <si>
     <t>PORTFOLIO</t>
   </si>
   <si>
@@ -197,56 +203,65 @@
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>BSTQV12</t>
   </si>
   <si>
     <t>AEGIS VO INR</t>
   </si>
   <si>
     <t>BTFGH15</t>
   </si>
   <si>
     <t>BAJAJ FI INR</t>
   </si>
   <si>
     <t>BHARTI AIRTEL INR10</t>
   </si>
   <si>
     <t>BMDR2V6</t>
   </si>
   <si>
     <t>BHARTI H INR</t>
   </si>
   <si>
+    <t>BTRDH36</t>
+  </si>
+  <si>
+    <t>BILLIONB INR</t>
+  </si>
+  <si>
     <t>B29ZGD4</t>
   </si>
   <si>
     <t>BRIGADE INR</t>
   </si>
   <si>
+    <t>CASHRE BAJAJ FI INR</t>
+  </si>
+  <si>
     <t>BF47216</t>
   </si>
   <si>
     <t>CENTRAL INR</t>
   </si>
   <si>
     <t>BJ9K2H4</t>
   </si>
   <si>
     <t>CHOLAMAN INR</t>
   </si>
   <si>
     <t>BVK9DQ0</t>
   </si>
   <si>
     <t>COFORGE INR</t>
   </si>
   <si>
     <t>BQ7YLD6</t>
   </si>
   <si>
     <t>CONCORD INR</t>
   </si>
   <si>
     <t>B0VDZN5</t>
@@ -287,89 +302,110 @@
   <si>
     <t>ICICI BANK INR</t>
   </si>
   <si>
     <t>B1FRT61</t>
   </si>
   <si>
     <t>INDIAN HOTELS  INR1</t>
   </si>
   <si>
     <t>BF2K1V0</t>
   </si>
   <si>
     <t>INDIGRID INR</t>
   </si>
   <si>
     <t>INFOSYS DEM T5</t>
   </si>
   <si>
     <t>BNQNGS3</t>
   </si>
   <si>
     <t>J.B.CHEM INR</t>
   </si>
   <si>
+    <t>BRJ9HQ1</t>
+  </si>
+  <si>
+    <t>JSW INFR INR</t>
+  </si>
+  <si>
     <t>BZ7PLF4</t>
   </si>
   <si>
     <t>KARUR VY INR</t>
   </si>
   <si>
     <t>B1L9PJ6</t>
   </si>
   <si>
     <t>KEI INDST INR</t>
   </si>
   <si>
     <t>BMD3139</t>
   </si>
   <si>
     <t>KFIN TEC INR</t>
   </si>
   <si>
     <t>BNBX1W7</t>
   </si>
   <si>
     <t>KOTAK MA INR</t>
   </si>
   <si>
+    <t>B0166K8</t>
+  </si>
+  <si>
+    <t>LARSEN &amp; TOUBRO INR2</t>
+  </si>
+  <si>
     <t>MAHINDRA &amp; MAHINDRA</t>
   </si>
   <si>
     <t>B1S34K5</t>
   </si>
   <si>
     <t>MARICO LIMITED INR</t>
   </si>
   <si>
     <t>BNBWQ85</t>
   </si>
   <si>
     <t>MULTI CO INR</t>
   </si>
   <si>
+    <t>B037HF1</t>
+  </si>
+  <si>
+    <t>NTPC INR10</t>
+  </si>
+  <si>
+    <t>OIL &amp; NATURAL GAS</t>
+  </si>
+  <si>
     <t>BP4DVR3</t>
   </si>
   <si>
     <t>PB FINTE INR</t>
   </si>
   <si>
     <t>B0SXY97</t>
   </si>
   <si>
     <t>PHOENIX  INR2</t>
   </si>
   <si>
     <t>B0JJV59</t>
   </si>
   <si>
     <t>PIDILITE INDST  INR</t>
   </si>
   <si>
     <t>B233HS6</t>
   </si>
   <si>
     <t>POWER GRID ORD INR</t>
   </si>
   <si>
     <t>BNG3NL5</t>
@@ -389,57 +425,57 @@
   <si>
     <t>SBI LIFE INR</t>
   </si>
   <si>
     <t>BTWMYX7</t>
   </si>
   <si>
     <t>SIEMENS ENERGY I INR</t>
   </si>
   <si>
     <t>B15T569</t>
   </si>
   <si>
     <t>SIEMENS INR2</t>
   </si>
   <si>
     <t>B01NPJ1</t>
   </si>
   <si>
     <t>TATA CONSUL SVS INR1</t>
   </si>
   <si>
     <t>TATA CONSUMER INR</t>
   </si>
   <si>
-    <t>B1XF611</t>
-[...4 lines deleted...]
-  <si>
     <t>TITAN CO INR1</t>
+  </si>
+  <si>
+    <t>B0XPSB8</t>
+  </si>
+  <si>
+    <t>TORRENT PHARMACE INR</t>
   </si>
   <si>
     <t>BDDRN32</t>
   </si>
   <si>
     <t>TRENT LT INR</t>
   </si>
   <si>
     <t>B01GZF6</t>
   </si>
   <si>
     <t>ULTRATECH CEMCO IN10</t>
   </si>
   <si>
     <t>BYVC6Y8</t>
   </si>
   <si>
     <t>UNO MINDA INR</t>
   </si>
   <si>
     <t>BPDXQ02</t>
   </si>
   <si>
     <t>VIJAYA D INR</t>
   </si>
@@ -619,51 +655,51 @@
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -700,91 +736,82 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1062,2064 +1089,2248 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C43" sqref="C43"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" style="2" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.42578125" style="5" customWidth="1"/>
+    <col min="1" max="1" width="17.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.33203125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="42.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.44140625" style="5" customWidth="1"/>
     <col min="5" max="5" width="45" style="3" customWidth="1"/>
-    <col min="6" max="6" width="15.28515625" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="16384" width="9.28515625" style="3"/>
+    <col min="6" max="6" width="15.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.44140625" style="29" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.5546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.33203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="15" t="s">
         <v>8</v>
       </c>
       <c r="L1" s="14" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="14" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A2" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E2" s="17"/>
       <c r="F2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="20" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="21" t="s">
         <v>15</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>16</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>13</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>17</v>
       </c>
       <c r="M2" s="22"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A3" s="24"/>
       <c r="B3" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="33"/>
       <c r="E3" s="34"/>
       <c r="F3" s="35"/>
       <c r="G3" s="36"/>
       <c r="H3" s="37" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="38"/>
       <c r="J3" s="39" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="40"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A4" s="2">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="41" t="s">
+      <c r="E4" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="42">
-[...15 lines deleted...]
-      <c r="L4" s="41" t="s">
+      <c r="F4" s="31">
+        <v>1245818</v>
+      </c>
+      <c r="G4" s="31">
+        <v>11671748.76</v>
+      </c>
+      <c r="H4" s="31">
+        <v>0</v>
+      </c>
+      <c r="I4" s="32"/>
+      <c r="J4" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" s="31">
+        <v>1466390076.9000001</v>
+      </c>
+      <c r="L4" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N4" s="28"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <f>A4</f>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="41" t="s">
+      <c r="D5" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="41" t="s">
+      <c r="E5" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="42">
-[...15 lines deleted...]
-      <c r="L5" s="41" t="s">
+      <c r="F5" s="31">
+        <v>3352236</v>
+      </c>
+      <c r="G5" s="31">
+        <v>6243625.7199999997</v>
+      </c>
+      <c r="H5" s="31">
+        <v>0</v>
+      </c>
+      <c r="I5" s="32"/>
+      <c r="J5" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="31">
+        <v>784423224</v>
+      </c>
+      <c r="L5" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N5" s="28"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
-        <f t="shared" ref="A6:A50" si="0">A5</f>
-        <v>46142</v>
+        <f t="shared" ref="A6:A54" si="0">A5</f>
+        <v>46203</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="41" t="s">
+      <c r="D6" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="42">
+      <c r="F6" s="31">
         <v>1412199</v>
       </c>
-      <c r="G6" s="42">
-[...12 lines deleted...]
-      <c r="L6" s="41" t="s">
+      <c r="G6" s="31">
+        <v>11299988.460000001</v>
+      </c>
+      <c r="H6" s="31">
+        <v>0</v>
+      </c>
+      <c r="I6" s="32"/>
+      <c r="J6" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="31">
+        <v>1419683654.7</v>
+      </c>
+      <c r="L6" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N6" s="28"/>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="41">
+      <c r="D7" s="30">
         <v>6442327</v>
       </c>
-      <c r="E7" s="41" t="s">
+      <c r="E7" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="31">
         <v>1604177</v>
       </c>
-      <c r="G7" s="42">
-[...12 lines deleted...]
-      <c r="L7" s="41" t="s">
+      <c r="G7" s="31">
+        <v>23677842.18</v>
+      </c>
+      <c r="H7" s="31">
+        <v>0</v>
+      </c>
+      <c r="I7" s="32"/>
+      <c r="J7" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="31">
+        <v>2974785828.8000002</v>
+      </c>
+      <c r="L7" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N7" s="28"/>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="41" t="s">
+      <c r="D8" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="41" t="s">
+      <c r="E8" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="31">
         <v>333580</v>
       </c>
-      <c r="G8" s="42">
-[...12 lines deleted...]
-      <c r="L8" s="41" t="s">
+      <c r="G8" s="31">
+        <v>3932253.25</v>
+      </c>
+      <c r="H8" s="31">
+        <v>0</v>
+      </c>
+      <c r="I8" s="32"/>
+      <c r="J8" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="31">
+        <v>494031980</v>
+      </c>
+      <c r="L8" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N8" s="28"/>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D9" s="41" t="s">
+      <c r="D9" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="41" t="s">
+      <c r="E9" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="F9" s="42">
-[...15 lines deleted...]
-      <c r="L9" s="41" t="s">
+      <c r="F9" s="31">
+        <v>778457</v>
+      </c>
+      <c r="G9" s="31">
+        <v>1250628.3899999999</v>
+      </c>
+      <c r="H9" s="31">
+        <v>0</v>
+      </c>
+      <c r="I9" s="32"/>
+      <c r="J9" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="31">
+        <v>157123760.88</v>
+      </c>
+      <c r="L9" s="30" t="s">
         <v>30</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N9" s="28"/>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="41" t="s">
+      <c r="D10" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="41" t="s">
+      <c r="E10" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="31">
+        <v>413096</v>
+      </c>
+      <c r="G10" s="31">
+        <v>1640733.15</v>
+      </c>
+      <c r="H10" s="31">
+        <v>0</v>
+      </c>
+      <c r="I10" s="32"/>
+      <c r="J10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="31">
+        <v>206134904</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N10" s="28"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A11" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="30">
+        <v>7733119</v>
+      </c>
+      <c r="E11" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="31">
+        <v>1412199</v>
+      </c>
+      <c r="G11" s="31">
+        <v>6744.25</v>
+      </c>
+      <c r="H11" s="31">
+        <v>0</v>
+      </c>
+      <c r="I11" s="32"/>
+      <c r="J11" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="31">
+        <v>847319.4</v>
+      </c>
+      <c r="L11" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N11" s="28"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A12" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="31">
         <v>184099</v>
       </c>
-      <c r="G10" s="42">
-[...37 lines deleted...]
-      <c r="F11" s="42">
+      <c r="G12" s="31">
+        <v>1910947.44</v>
+      </c>
+      <c r="H12" s="31">
+        <v>0</v>
+      </c>
+      <c r="I12" s="32"/>
+      <c r="J12" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="31">
+        <v>240083505.90000001</v>
+      </c>
+      <c r="L12" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N12" s="28"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A13" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" s="31">
         <v>430405</v>
       </c>
-      <c r="G11" s="42">
-[...37 lines deleted...]
-      <c r="F12" s="42">
+      <c r="G13" s="31">
+        <v>6145224.3799999999</v>
+      </c>
+      <c r="H13" s="31">
+        <v>0</v>
+      </c>
+      <c r="I13" s="32"/>
+      <c r="J13" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="31">
+        <v>772060489</v>
+      </c>
+      <c r="L13" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="28"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A14" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" s="31">
         <v>433160</v>
       </c>
-      <c r="G12" s="42">
-[...37 lines deleted...]
-      <c r="F13" s="42">
+      <c r="G14" s="31">
+        <v>5068180.78</v>
+      </c>
+      <c r="H14" s="31">
+        <v>0</v>
+      </c>
+      <c r="I14" s="32"/>
+      <c r="J14" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="31">
+        <v>636745200</v>
+      </c>
+      <c r="L14" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N14" s="28"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A15" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="31">
         <v>398815</v>
       </c>
-      <c r="G13" s="42">
-[...37 lines deleted...]
-      <c r="F14" s="42">
+      <c r="G15" s="31">
+        <v>4054308.69</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="32"/>
+      <c r="J15" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="31">
+        <v>509366518</v>
+      </c>
+      <c r="L15" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N15" s="28"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A16" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16" s="31">
         <v>154747</v>
       </c>
-      <c r="G14" s="42">
-[...37 lines deleted...]
-      <c r="F15" s="42">
+      <c r="G16" s="31">
+        <v>2482143.0699999998</v>
+      </c>
+      <c r="H16" s="31">
+        <v>0</v>
+      </c>
+      <c r="I16" s="32"/>
+      <c r="J16" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="31">
+        <v>311846154.39999998</v>
+      </c>
+      <c r="L16" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="28"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A17" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17" s="31">
         <v>529097</v>
       </c>
-      <c r="G15" s="42">
-[...31 lines deleted...]
-      <c r="D16" s="41">
+      <c r="G17" s="31">
+        <v>4030476.05</v>
+      </c>
+      <c r="H17" s="31">
+        <v>0</v>
+      </c>
+      <c r="I17" s="32"/>
+      <c r="J17" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K17" s="31">
+        <v>506372283.85000002</v>
+      </c>
+      <c r="L17" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="28"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A18" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="30">
         <v>2781648</v>
       </c>
-      <c r="E16" s="41" t="s">
-[...40 lines deleted...]
-      <c r="E17" s="41" t="s">
+      <c r="E18" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F18" s="31">
+        <v>54560</v>
+      </c>
+      <c r="G18" s="31">
+        <v>1062219.17</v>
+      </c>
+      <c r="H18" s="31">
+        <v>0</v>
+      </c>
+      <c r="I18" s="32"/>
+      <c r="J18" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K18" s="31">
+        <v>1409830.4</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="28"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A19" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="31">
         <v>4420292</v>
       </c>
-      <c r="G17" s="42">
-[...37 lines deleted...]
-      <c r="F18" s="42">
+      <c r="G19" s="31">
+        <v>28162524.719999999</v>
+      </c>
+      <c r="H19" s="31">
+        <v>0</v>
+      </c>
+      <c r="I19" s="32"/>
+      <c r="J19" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K19" s="31">
+        <v>3538222731.4000001</v>
+      </c>
+      <c r="L19" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N19" s="28"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" s="31">
         <v>1252798</v>
       </c>
-      <c r="G18" s="42">
-[...31 lines deleted...]
-      <c r="D19" s="41">
+      <c r="G20" s="31">
+        <v>9562822.0899999999</v>
+      </c>
+      <c r="H20" s="31">
+        <v>0</v>
+      </c>
+      <c r="I20" s="32"/>
+      <c r="J20" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K20" s="31">
+        <v>1201433282</v>
+      </c>
+      <c r="L20" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20" s="28"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A21" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="30">
         <v>6261674</v>
       </c>
-      <c r="E19" s="41" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="42">
+      <c r="E21" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="F21" s="31">
         <v>291189</v>
       </c>
-      <c r="G19" s="42">
-[...75 lines deleted...]
-      <c r="E21" s="41" t="s">
+      <c r="G21" s="31">
+        <v>4918438.3</v>
+      </c>
+      <c r="H21" s="31">
+        <v>0</v>
+      </c>
+      <c r="I21" s="32"/>
+      <c r="J21" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K21" s="31">
+        <v>617932176.89999998</v>
+      </c>
+      <c r="L21" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N21" s="28"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A22" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="F21" s="42">
+      <c r="E22" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F22" s="31">
+        <v>2875878</v>
+      </c>
+      <c r="G22" s="31">
+        <v>31589006.16</v>
+      </c>
+      <c r="H22" s="31">
+        <v>0</v>
+      </c>
+      <c r="I22" s="32"/>
+      <c r="J22" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K22" s="31">
+        <v>3968711640</v>
+      </c>
+      <c r="L22" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N22" s="28"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A23" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="F23" s="31">
         <v>1342290</v>
       </c>
-      <c r="G21" s="42">
-[...37 lines deleted...]
-      <c r="F22" s="42">
+      <c r="G23" s="31">
+        <v>7616604.1900000004</v>
+      </c>
+      <c r="H23" s="31">
+        <v>0</v>
+      </c>
+      <c r="I23" s="32"/>
+      <c r="J23" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K23" s="31">
+        <v>956918541</v>
+      </c>
+      <c r="L23" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="28"/>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A24" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="E24" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="F24" s="31">
         <v>2445397</v>
       </c>
-      <c r="G22" s="42">
-[...31 lines deleted...]
-      <c r="D23" s="41">
+      <c r="G24" s="31">
+        <v>3439512.72</v>
+      </c>
+      <c r="H24" s="31">
+        <v>0</v>
+      </c>
+      <c r="I24" s="32"/>
+      <c r="J24" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K24" s="31">
+        <v>432126103.87</v>
+      </c>
+      <c r="L24" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N24" s="28"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A25" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="30">
         <v>6205122</v>
       </c>
-      <c r="E23" s="41" t="s">
-[...43 lines deleted...]
-      <c r="F24" s="42">
+      <c r="E25" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" s="31">
+        <v>837983</v>
+      </c>
+      <c r="G25" s="31">
+        <v>6707954</v>
+      </c>
+      <c r="H25" s="31">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32"/>
+      <c r="J25" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K25" s="31">
+        <v>842759503.10000002</v>
+      </c>
+      <c r="L25" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N25" s="28"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A26" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D26" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="E26" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="F26" s="31">
         <v>594467</v>
       </c>
-      <c r="G24" s="42">
-[...37 lines deleted...]
-      <c r="F25" s="42">
+      <c r="G26" s="31">
+        <v>10863907.33</v>
+      </c>
+      <c r="H26" s="31">
+        <v>0</v>
+      </c>
+      <c r="I26" s="32"/>
+      <c r="J26" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K26" s="31">
+        <v>1364896232</v>
+      </c>
+      <c r="L26" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N26" s="28"/>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A27" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" s="31">
+        <v>1524661</v>
+      </c>
+      <c r="G27" s="31">
+        <v>3919784.86</v>
+      </c>
+      <c r="H27" s="31">
+        <v>0</v>
+      </c>
+      <c r="I27" s="32"/>
+      <c r="J27" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K27" s="31">
+        <v>492465503</v>
+      </c>
+      <c r="L27" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N27" s="28"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A28" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="E28" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="F28" s="31">
         <v>2830029</v>
       </c>
-      <c r="G25" s="42">
-[...116 lines deleted...]
-      <c r="E28" s="41" t="s">
+      <c r="G28" s="31">
+        <v>6652950.29</v>
+      </c>
+      <c r="H28" s="31">
+        <v>0</v>
+      </c>
+      <c r="I28" s="32"/>
+      <c r="J28" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K28" s="31">
+        <v>835849065.14999998</v>
+      </c>
+      <c r="L28" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N28" s="28"/>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A29" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D29" s="30" t="s">
         <v>75</v>
       </c>
-      <c r="F28" s="42">
+      <c r="E29" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="F29" s="31">
+        <v>199934</v>
+      </c>
+      <c r="G29" s="31">
+        <v>8570360.7400000002</v>
+      </c>
+      <c r="H29" s="31">
+        <v>0</v>
+      </c>
+      <c r="I29" s="32"/>
+      <c r="J29" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K29" s="31">
+        <v>1076744557</v>
+      </c>
+      <c r="L29" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N29" s="28"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A30" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" s="31">
+        <v>310127</v>
+      </c>
+      <c r="G30" s="31">
+        <v>2172244.31</v>
+      </c>
+      <c r="H30" s="31">
+        <v>0</v>
+      </c>
+      <c r="I30" s="32"/>
+      <c r="J30" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K30" s="31">
+        <v>272911760</v>
+      </c>
+      <c r="L30" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N30" s="28"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A31" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="E31" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="F31" s="31">
         <v>1315490</v>
       </c>
-      <c r="G28" s="42">
-[...31 lines deleted...]
-      <c r="D29" s="41">
+      <c r="G31" s="31">
+        <v>4146380.51</v>
+      </c>
+      <c r="H31" s="31">
+        <v>0</v>
+      </c>
+      <c r="I31" s="32"/>
+      <c r="J31" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K31" s="31">
+        <v>520934040</v>
+      </c>
+      <c r="L31" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N31" s="28"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A32" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="E32" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" s="31">
+        <v>115896</v>
+      </c>
+      <c r="G32" s="31">
+        <v>3821447.22</v>
+      </c>
+      <c r="H32" s="31">
+        <v>0</v>
+      </c>
+      <c r="I32" s="32"/>
+      <c r="J32" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K32" s="31">
+        <v>480110769.60000002</v>
+      </c>
+      <c r="L32" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N32" s="28"/>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A33" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D33" s="30">
         <v>6100186</v>
       </c>
-      <c r="E29" s="41" t="s">
-[...84 lines deleted...]
-      <c r="F31" s="42">
+      <c r="E33" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" s="31">
+        <v>677110</v>
+      </c>
+      <c r="G33" s="31">
+        <v>16576377.1</v>
+      </c>
+      <c r="H33" s="31">
+        <v>0</v>
+      </c>
+      <c r="I33" s="32"/>
+      <c r="J33" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="31">
+        <v>2082587227</v>
+      </c>
+      <c r="L33" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N33" s="28"/>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A34" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D34" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="F34" s="31">
+        <v>1021116</v>
+      </c>
+      <c r="G34" s="31">
+        <v>6804413.8300000001</v>
+      </c>
+      <c r="H34" s="31">
+        <v>0</v>
+      </c>
+      <c r="I34" s="32"/>
+      <c r="J34" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K34" s="31">
+        <v>854878315.20000005</v>
+      </c>
+      <c r="L34" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N34" s="28"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A35" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="F35" s="31">
         <v>171932</v>
       </c>
-      <c r="G31" s="42">
-[...78 lines deleted...]
-      <c r="F33" s="42">
+      <c r="G35" s="31">
+        <v>3886525.06</v>
+      </c>
+      <c r="H35" s="31">
+        <v>0</v>
+      </c>
+      <c r="I35" s="32"/>
+      <c r="J35" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K35" s="31">
+        <v>488286880</v>
+      </c>
+      <c r="L35" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N35" s="28"/>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A36" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D36" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="F36" s="31">
+        <v>3966996</v>
+      </c>
+      <c r="G36" s="31">
+        <v>11296081.640000001</v>
+      </c>
+      <c r="H36" s="31">
+        <v>0</v>
+      </c>
+      <c r="I36" s="32"/>
+      <c r="J36" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K36" s="31">
+        <v>1419192819</v>
+      </c>
+      <c r="L36" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N36" s="28"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A37" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D37" s="30">
+        <v>6139362</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="F37" s="31">
+        <v>3395091</v>
+      </c>
+      <c r="G37" s="31">
+        <v>6350467.5199999996</v>
+      </c>
+      <c r="H37" s="31">
+        <v>0</v>
+      </c>
+      <c r="I37" s="32"/>
+      <c r="J37" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K37" s="31">
+        <v>797846385</v>
+      </c>
+      <c r="L37" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N37" s="28"/>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A38" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="E38" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="F38" s="31">
+        <v>402943</v>
+      </c>
+      <c r="G38" s="31">
+        <v>5256649.09</v>
+      </c>
+      <c r="H38" s="31">
+        <v>0</v>
+      </c>
+      <c r="I38" s="32"/>
+      <c r="J38" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K38" s="31">
+        <v>660423577</v>
+      </c>
+      <c r="L38" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N38" s="28"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A39" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D39" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="E39" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="F39" s="31">
         <v>614217</v>
       </c>
-      <c r="G33" s="42">
-[...37 lines deleted...]
-      <c r="F34" s="42">
+      <c r="G39" s="31">
+        <v>9552846.7200000007</v>
+      </c>
+      <c r="H39" s="31">
+        <v>0</v>
+      </c>
+      <c r="I39" s="32"/>
+      <c r="J39" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K39" s="31">
+        <v>1200180018</v>
+      </c>
+      <c r="L39" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N39" s="28"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A40" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D40" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="E40" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="F40" s="31">
         <v>658970</v>
       </c>
-      <c r="G34" s="42">
-[...78 lines deleted...]
-      <c r="F36" s="42">
+      <c r="G40" s="31">
+        <v>8340725.1500000004</v>
+      </c>
+      <c r="H40" s="31">
+        <v>0</v>
+      </c>
+      <c r="I40" s="32"/>
+      <c r="J40" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K40" s="31">
+        <v>1047894094</v>
+      </c>
+      <c r="L40" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N40" s="28"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A41" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="E41" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="F41" s="31">
+        <v>1676721</v>
+      </c>
+      <c r="G41" s="31">
+        <v>3822260.08</v>
+      </c>
+      <c r="H41" s="31">
+        <v>0</v>
+      </c>
+      <c r="I41" s="32"/>
+      <c r="J41" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K41" s="31">
+        <v>480212894.39999998</v>
+      </c>
+      <c r="L41" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N41" s="28"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A42" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D42" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="E42" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="F42" s="31">
         <v>256957</v>
       </c>
-      <c r="G36" s="42">
-[...119 lines deleted...]
-      <c r="F39" s="42">
+      <c r="G42" s="31">
+        <v>2874806.51</v>
+      </c>
+      <c r="H42" s="31">
+        <v>0</v>
+      </c>
+      <c r="I42" s="32"/>
+      <c r="J42" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K42" s="31">
+        <v>361178759.19999999</v>
+      </c>
+      <c r="L42" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N42" s="28"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A43" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="E43" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="F43" s="31">
+        <v>347041</v>
+      </c>
+      <c r="G43" s="31">
+        <v>3425223.29</v>
+      </c>
+      <c r="H43" s="31">
+        <v>0</v>
+      </c>
+      <c r="I43" s="32"/>
+      <c r="J43" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K43" s="31">
+        <v>430330840</v>
+      </c>
+      <c r="L43" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N43" s="28"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A44" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="E44" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="F44" s="31">
+        <v>699136</v>
+      </c>
+      <c r="G44" s="31">
+        <v>9889172.4399999995</v>
+      </c>
+      <c r="H44" s="31">
+        <v>0</v>
+      </c>
+      <c r="I44" s="32"/>
+      <c r="J44" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K44" s="31">
+        <v>1242434585.5999999</v>
+      </c>
+      <c r="L44" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A45" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="E45" s="30" t="s">
+        <v>106</v>
+      </c>
+      <c r="F45" s="31">
         <v>220609</v>
       </c>
-      <c r="G39" s="42">
-[...37 lines deleted...]
-      <c r="F40" s="42">
+      <c r="G45" s="31">
+        <v>6502245.3899999997</v>
+      </c>
+      <c r="H45" s="31">
+        <v>0</v>
+      </c>
+      <c r="I45" s="32"/>
+      <c r="J45" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K45" s="31">
+        <v>816915127</v>
+      </c>
+      <c r="L45" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A46" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="E46" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="F46" s="31">
         <v>282114</v>
       </c>
-      <c r="G40" s="42">
-[...72 lines deleted...]
-      <c r="D42" s="41">
+      <c r="G46" s="31">
+        <v>8088702.79</v>
+      </c>
+      <c r="H46" s="31">
+        <v>0</v>
+      </c>
+      <c r="I46" s="32"/>
+      <c r="J46" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K46" s="31">
+        <v>1016231050.8</v>
+      </c>
+      <c r="L46" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A47" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="E47" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F47" s="31">
+        <v>160237</v>
+      </c>
+      <c r="G47" s="31">
+        <v>2592522.36</v>
+      </c>
+      <c r="H47" s="31">
+        <v>0</v>
+      </c>
+      <c r="I47" s="32"/>
+      <c r="J47" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K47" s="31">
+        <v>325713749.89999998</v>
+      </c>
+      <c r="L47" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A48" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" s="30">
         <v>6121488</v>
       </c>
-      <c r="E42" s="41" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="42">
+      <c r="E48" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="F48" s="31">
         <v>612117</v>
       </c>
-      <c r="G42" s="42">
-[...72 lines deleted...]
-      <c r="D44" s="41">
+      <c r="G48" s="31">
+        <v>5222947.3</v>
+      </c>
+      <c r="H48" s="31">
+        <v>0</v>
+      </c>
+      <c r="I48" s="32"/>
+      <c r="J48" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K48" s="31">
+        <v>656189424</v>
+      </c>
+      <c r="L48" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D49" s="30">
         <v>6139340</v>
       </c>
-      <c r="E44" s="41" t="s">
-[...122 lines deleted...]
-      <c r="F47" s="42">
+      <c r="E49" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="F49" s="31">
+        <v>233442</v>
+      </c>
+      <c r="G49" s="31">
+        <v>8193594.3200000003</v>
+      </c>
+      <c r="H49" s="31">
+        <v>0</v>
+      </c>
+      <c r="I49" s="32"/>
+      <c r="J49" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K49" s="31">
+        <v>1029409187.4</v>
+      </c>
+      <c r="L49" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A50" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D50" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="E50" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="F50" s="31">
+        <v>32500</v>
+      </c>
+      <c r="G50" s="31">
+        <v>1198509.42</v>
+      </c>
+      <c r="H50" s="31">
+        <v>0</v>
+      </c>
+      <c r="I50" s="32"/>
+      <c r="J50" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K50" s="31">
+        <v>150575750</v>
+      </c>
+      <c r="L50" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="E51" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="F51" s="31">
+        <v>194253</v>
+      </c>
+      <c r="G51" s="31">
+        <v>5060578.4000000004</v>
+      </c>
+      <c r="H51" s="31">
+        <v>0</v>
+      </c>
+      <c r="I51" s="32"/>
+      <c r="J51" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K51" s="31">
+        <v>635790069</v>
+      </c>
+      <c r="L51" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52" s="30" t="s">
+        <v>117</v>
+      </c>
+      <c r="E52" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="F52" s="31">
+        <v>92024</v>
+      </c>
+      <c r="G52" s="31">
+        <v>8262949.9800000004</v>
+      </c>
+      <c r="H52" s="31">
+        <v>0</v>
+      </c>
+      <c r="I52" s="32"/>
+      <c r="J52" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K52" s="31">
+        <v>1038122744</v>
+      </c>
+      <c r="L52" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" s="30" t="s">
+        <v>119</v>
+      </c>
+      <c r="E53" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="F53" s="31">
         <v>837058</v>
       </c>
-      <c r="G47" s="42">
-[...113 lines deleted...]
-      <c r="I54" s="3"/>
+      <c r="G53" s="31">
+        <v>7285523.3799999999</v>
+      </c>
+      <c r="H53" s="31">
+        <v>0</v>
+      </c>
+      <c r="I53" s="32"/>
+      <c r="J53" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K53" s="31">
+        <v>915322923</v>
+      </c>
+      <c r="L53" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D54" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="E54" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="F54" s="31">
+        <v>607816</v>
+      </c>
+      <c r="G54" s="31">
+        <v>6531673.7300000004</v>
+      </c>
+      <c r="H54" s="31">
+        <v>0</v>
+      </c>
+      <c r="I54" s="32"/>
+      <c r="J54" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="K54" s="31">
+        <v>820612381.60000002</v>
+      </c>
+      <c r="L54" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>19</v>
+      </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:N38">
     <sortCondition ref="E4:E38"/>
   </sortState>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>