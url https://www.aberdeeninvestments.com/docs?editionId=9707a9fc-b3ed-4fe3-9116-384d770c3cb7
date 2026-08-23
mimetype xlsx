--- v3 (2026-07-08)
+++ v4 (2026-08-23)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\06 June\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\07 July\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E24AB4C5-1FA2-4A3A-9EA0-B66544C10B40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE78E949-FC5D-4F36-A205-2208BDC20590}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="0" windowWidth="20832" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="New India" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A5" i="1" l="1"/>
   <c r="A6" i="1" l="1"/>
@@ -82,56 +82,55 @@
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
   <c r="A49" i="1" s="1"/>
   <c r="A50" i="1" s="1"/>
   <c r="A51" i="1" s="1"/>
   <c r="A52" i="1" s="1"/>
   <c r="A53" i="1" s="1"/>
-  <c r="A54" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="121">
   <si>
     <t>PORTFOLIO AS</t>
   </si>
   <si>
     <t>FUND NAME</t>
   </si>
   <si>
     <t>SECURITY DESCRIPTION</t>
   </si>
   <si>
     <t>SHARES/</t>
   </si>
   <si>
     <t>BASE MARKET</t>
   </si>
   <si>
     <t>COUPON</t>
   </si>
   <si>
     <t>MATURITY DATE/</t>
   </si>
   <si>
     <t>PORTFOLIO</t>
   </si>
   <si>
@@ -188,77 +187,77 @@
   <si>
     <t>IDENTIFIER</t>
   </si>
   <si>
     <t>ABERDEEN NEW INDIA INVESTMENT TRUST PLC</t>
   </si>
   <si>
     <t>BYZ5JH7</t>
   </si>
   <si>
     <t>AEGIS LOG INR1</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>BSTQV12</t>
   </si>
   <si>
     <t>AEGIS VO INR</t>
   </si>
   <si>
+    <t>BSVGYV1</t>
+  </si>
+  <si>
+    <t>ATHER EN INR</t>
+  </si>
+  <si>
     <t>BTFGH15</t>
   </si>
   <si>
     <t>BAJAJ FI INR</t>
   </si>
   <si>
     <t>BHARTI AIRTEL INR10</t>
   </si>
   <si>
     <t>BMDR2V6</t>
   </si>
   <si>
     <t>BHARTI H INR</t>
   </si>
   <si>
     <t>BTRDH36</t>
   </si>
   <si>
     <t>BILLIONB INR</t>
   </si>
   <si>
-    <t>B29ZGD4</t>
-[...4 lines deleted...]
-  <si>
     <t>CASHRE BAJAJ FI INR</t>
   </si>
   <si>
     <t>BF47216</t>
   </si>
   <si>
     <t>CENTRAL INR</t>
   </si>
   <si>
     <t>BJ9K2H4</t>
   </si>
   <si>
     <t>CHOLAMAN INR</t>
   </si>
   <si>
     <t>BVK9DQ0</t>
   </si>
   <si>
     <t>COFORGE INR</t>
   </si>
   <si>
     <t>BQ7YLD6</t>
   </si>
   <si>
     <t>CONCORD INR</t>
@@ -296,120 +295,114 @@
   <si>
     <t>HINDUSTA INR1.00</t>
   </si>
   <si>
     <t>BSZ2BY7</t>
   </si>
   <si>
     <t>ICICI BANK INR</t>
   </si>
   <si>
     <t>B1FRT61</t>
   </si>
   <si>
     <t>INDIAN HOTELS  INR1</t>
   </si>
   <si>
     <t>BF2K1V0</t>
   </si>
   <si>
     <t>INDIGRID INR</t>
   </si>
   <si>
     <t>INFOSYS DEM T5</t>
   </si>
   <si>
-    <t>BNQNGS3</t>
-[...4 lines deleted...]
-  <si>
     <t>BRJ9HQ1</t>
   </si>
   <si>
     <t>JSW INFR INR</t>
   </si>
   <si>
     <t>BZ7PLF4</t>
   </si>
   <si>
     <t>KARUR VY INR</t>
   </si>
   <si>
     <t>B1L9PJ6</t>
   </si>
   <si>
     <t>KEI INDST INR</t>
   </si>
   <si>
-    <t>BMD3139</t>
-[...4 lines deleted...]
-  <si>
     <t>BNBX1W7</t>
   </si>
   <si>
     <t>KOTAK MA INR</t>
   </si>
   <si>
     <t>B0166K8</t>
   </si>
   <si>
     <t>LARSEN &amp; TOUBRO INR2</t>
   </si>
   <si>
     <t>MAHINDRA &amp; MAHINDRA</t>
   </si>
   <si>
     <t>B1S34K5</t>
   </si>
   <si>
     <t>MARICO LIMITED INR</t>
   </si>
   <si>
     <t>BNBWQ85</t>
   </si>
   <si>
     <t>MULTI CO INR</t>
   </si>
   <si>
     <t>B037HF1</t>
   </si>
   <si>
     <t>NTPC INR10</t>
   </si>
   <si>
     <t>OIL &amp; NATURAL GAS</t>
   </si>
   <si>
     <t>BP4DVR3</t>
   </si>
   <si>
     <t>PB FINTE INR</t>
+  </si>
+  <si>
+    <t>B00KT68</t>
+  </si>
+  <si>
+    <t>PETRONET LNG INR10</t>
   </si>
   <si>
     <t>B0SXY97</t>
   </si>
   <si>
     <t>PHOENIX  INR2</t>
   </si>
   <si>
     <t>B0JJV59</t>
   </si>
   <si>
     <t>PIDILITE INDST  INR</t>
   </si>
   <si>
     <t>B233HS6</t>
   </si>
   <si>
     <t>POWER GRID ORD INR</t>
   </si>
   <si>
     <t>BNG3NL5</t>
   </si>
   <si>
     <t>RAINBOW INR</t>
   </si>
@@ -542,51 +535,51 @@
       <b/>
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -627,79 +620,57 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -736,82 +707,76 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1090,2247 +1055,2219 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B15" sqref="B15"/>
+      <selection pane="bottomLeft" activeCell="L31" sqref="L31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.5546875" style="2" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.44140625" style="5" customWidth="1"/>
+    <col min="1" max="1" width="17.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.28515625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="42.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="45" style="3" customWidth="1"/>
-    <col min="6" max="6" width="15.33203125" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="16384" width="9.33203125" style="3"/>
+    <col min="6" max="6" width="15.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.42578125" style="29" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.28515625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="15" t="s">
         <v>8</v>
       </c>
       <c r="L1" s="14" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="14" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E2" s="17"/>
       <c r="F2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="20" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="21" t="s">
         <v>15</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>16</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>13</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>17</v>
       </c>
       <c r="M2" s="22"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="24"/>
       <c r="B3" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="33"/>
       <c r="E3" s="34"/>
-      <c r="F3" s="35"/>
-[...1 lines deleted...]
-      <c r="H3" s="37" t="s">
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="I3" s="38"/>
-      <c r="J3" s="39" t="s">
+      <c r="I3" s="21"/>
+      <c r="J3" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="K3" s="40"/>
-      <c r="L3" s="27"/>
+      <c r="K3" s="23"/>
+      <c r="L3" s="35"/>
       <c r="M3" s="27"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="30" t="s">
+      <c r="E4" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="31">
-[...15 lines deleted...]
-      <c r="L4" s="30" t="s">
+      <c r="F4" s="37">
+        <v>1108449</v>
+      </c>
+      <c r="G4" s="37">
+        <v>11015020.27</v>
+      </c>
+      <c r="H4" s="37">
+        <v>0</v>
+      </c>
+      <c r="I4" s="38"/>
+      <c r="J4" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" s="37">
+        <v>1414380924</v>
+      </c>
+      <c r="L4" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N4" s="28"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <f>A4</f>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="30" t="s">
+      <c r="D5" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="30" t="s">
+      <c r="E5" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="31">
-[...15 lines deleted...]
-      <c r="L5" s="30" t="s">
+      <c r="F5" s="37">
+        <v>2883853</v>
+      </c>
+      <c r="G5" s="37">
+        <v>6502129.2599999998</v>
+      </c>
+      <c r="H5" s="37">
+        <v>0</v>
+      </c>
+      <c r="I5" s="38"/>
+      <c r="J5" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="37">
+        <v>834904282.02999997</v>
+      </c>
+      <c r="L5" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N5" s="28"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <f t="shared" ref="A6:A54" si="0">A5</f>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="30" t="s">
+      <c r="D6" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="E6" s="30" t="s">
+      <c r="E6" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="31">
+      <c r="F6" s="37">
+        <v>184670</v>
+      </c>
+      <c r="G6" s="37">
+        <v>1813553.39</v>
+      </c>
+      <c r="H6" s="37">
+        <v>0</v>
+      </c>
+      <c r="I6" s="38"/>
+      <c r="J6" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="37">
+        <v>232868870</v>
+      </c>
+      <c r="L6" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N6" s="28"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="2">
+        <f t="shared" si="0"/>
+        <v>46234</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="37">
         <v>1412199</v>
       </c>
-      <c r="G6" s="31">
-[...31 lines deleted...]
-      <c r="D7" s="30">
+      <c r="G7" s="37">
+        <v>12548749.630000001</v>
+      </c>
+      <c r="H7" s="37">
+        <v>0</v>
+      </c>
+      <c r="I7" s="38"/>
+      <c r="J7" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="37">
+        <v>1611319059</v>
+      </c>
+      <c r="L7" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N7" s="28"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="2">
+        <f t="shared" si="0"/>
+        <v>46234</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="36">
         <v>6442327</v>
       </c>
-      <c r="E7" s="30" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="31">
+      <c r="E8" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" s="37">
         <v>1604177</v>
       </c>
-      <c r="G7" s="31">
-[...37 lines deleted...]
-      <c r="F8" s="31">
+      <c r="G8" s="37">
+        <v>24573983.120000001</v>
+      </c>
+      <c r="H8" s="37">
+        <v>0</v>
+      </c>
+      <c r="I8" s="38"/>
+      <c r="J8" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="37">
+        <v>3155416159</v>
+      </c>
+      <c r="L8" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N8" s="28"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="2">
+        <f t="shared" si="0"/>
+        <v>46234</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="37">
         <v>333580</v>
       </c>
-      <c r="G8" s="31">
-[...37 lines deleted...]
-      <c r="F9" s="31">
+      <c r="G9" s="37">
+        <v>4198172.42</v>
+      </c>
+      <c r="H9" s="37">
+        <v>0</v>
+      </c>
+      <c r="I9" s="38"/>
+      <c r="J9" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="37">
+        <v>539065280</v>
+      </c>
+      <c r="L9" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N9" s="28"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="2">
+        <f t="shared" si="0"/>
+        <v>46234</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="37">
         <v>778457</v>
       </c>
-      <c r="G9" s="31">
-[...53 lines deleted...]
-      <c r="L10" s="30" t="s">
+      <c r="G10" s="37">
+        <v>1176129.8400000001</v>
+      </c>
+      <c r="H10" s="37">
+        <v>0</v>
+      </c>
+      <c r="I10" s="38"/>
+      <c r="J10" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="37">
+        <v>151020658</v>
+      </c>
+      <c r="L10" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="28"/>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="36">
         <v>7733119</v>
       </c>
-      <c r="E11" s="30" t="s">
+      <c r="E11" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="37">
         <v>1412199</v>
       </c>
-      <c r="G11" s="31">
-[...9 lines deleted...]
-      <c r="K11" s="31">
+      <c r="G11" s="37">
+        <v>6598.82</v>
+      </c>
+      <c r="H11" s="37">
+        <v>0</v>
+      </c>
+      <c r="I11" s="38"/>
+      <c r="J11" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="37">
         <v>847319.4</v>
       </c>
-      <c r="L11" s="30" t="s">
+      <c r="L11" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N11" s="28"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="30" t="s">
+      <c r="D12" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="E12" s="30" t="s">
+      <c r="E12" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="F12" s="31">
+      <c r="F12" s="37">
         <v>184099</v>
       </c>
-      <c r="G12" s="31">
-[...12 lines deleted...]
-      <c r="L12" s="30" t="s">
+      <c r="G12" s="37">
+        <v>1909598.03</v>
+      </c>
+      <c r="H12" s="37">
+        <v>0</v>
+      </c>
+      <c r="I12" s="38"/>
+      <c r="J12" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="37">
+        <v>245201458.09999999</v>
+      </c>
+      <c r="L12" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="28"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="30" t="s">
+      <c r="D13" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="E13" s="30" t="s">
+      <c r="E13" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="F13" s="31">
+      <c r="F13" s="37">
         <v>430405</v>
       </c>
-      <c r="G13" s="31">
-[...12 lines deleted...]
-      <c r="L13" s="30" t="s">
+      <c r="G13" s="37">
+        <v>6184999.4299999997</v>
+      </c>
+      <c r="H13" s="37">
+        <v>0</v>
+      </c>
+      <c r="I13" s="38"/>
+      <c r="J13" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="37">
+        <v>794183306</v>
+      </c>
+      <c r="L13" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N13" s="28"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="30" t="s">
+      <c r="D14" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="E14" s="30" t="s">
+      <c r="E14" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="F14" s="31">
+      <c r="F14" s="37">
         <v>433160</v>
       </c>
-      <c r="G14" s="31">
-[...12 lines deleted...]
-      <c r="L14" s="30" t="s">
+      <c r="G14" s="37">
+        <v>5807300.2800000003</v>
+      </c>
+      <c r="H14" s="37">
+        <v>0</v>
+      </c>
+      <c r="I14" s="38"/>
+      <c r="J14" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="37">
+        <v>745684940</v>
+      </c>
+      <c r="L14" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N14" s="28"/>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="30" t="s">
+      <c r="D15" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="E15" s="30" t="s">
+      <c r="E15" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="F15" s="31">
+      <c r="F15" s="37">
         <v>398815</v>
       </c>
-      <c r="G15" s="31">
-[...12 lines deleted...]
-      <c r="L15" s="30" t="s">
+      <c r="G15" s="37">
+        <v>4407301.79</v>
+      </c>
+      <c r="H15" s="37">
+        <v>0</v>
+      </c>
+      <c r="I15" s="38"/>
+      <c r="J15" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="37">
+        <v>565918485</v>
+      </c>
+      <c r="L15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N15" s="28"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D16" s="30" t="s">
+      <c r="D16" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="E16" s="30" t="s">
+      <c r="E16" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="F16" s="31">
+      <c r="F16" s="37">
         <v>154747</v>
       </c>
-      <c r="G16" s="31">
-[...12 lines deleted...]
-      <c r="L16" s="30" t="s">
+      <c r="G16" s="37">
+        <v>2506591.7400000002</v>
+      </c>
+      <c r="H16" s="37">
+        <v>0</v>
+      </c>
+      <c r="I16" s="38"/>
+      <c r="J16" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="37">
+        <v>321858285.30000001</v>
+      </c>
+      <c r="L16" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="28"/>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="30" t="s">
+      <c r="D17" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="E17" s="30" t="s">
+      <c r="E17" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="F17" s="31">
+      <c r="F17" s="37">
         <v>529097</v>
       </c>
-      <c r="G17" s="31">
-[...12 lines deleted...]
-      <c r="L17" s="30" t="s">
+      <c r="G17" s="37">
+        <v>3887524.13</v>
+      </c>
+      <c r="H17" s="37">
+        <v>0</v>
+      </c>
+      <c r="I17" s="38"/>
+      <c r="J17" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K17" s="37">
+        <v>499176564.64999998</v>
+      </c>
+      <c r="L17" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="28"/>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="36">
         <v>2781648</v>
       </c>
-      <c r="E18" s="30" t="s">
+      <c r="E18" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="F18" s="31">
+      <c r="F18" s="37">
         <v>54560</v>
       </c>
-      <c r="G18" s="31">
-[...12 lines deleted...]
-      <c r="L18" s="30" t="s">
+      <c r="G18" s="37">
+        <v>969775.37</v>
+      </c>
+      <c r="H18" s="37">
+        <v>0</v>
+      </c>
+      <c r="I18" s="38"/>
+      <c r="J18" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K18" s="37">
+        <v>1305075.2</v>
+      </c>
+      <c r="L18" s="36" t="s">
         <v>56</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="28"/>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D19" s="30" t="s">
+      <c r="D19" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="E19" s="30" t="s">
+      <c r="E19" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="F19" s="31">
+      <c r="F19" s="37">
         <v>4420292</v>
       </c>
-      <c r="G19" s="31">
-[...12 lines deleted...]
-      <c r="L19" s="30" t="s">
+      <c r="G19" s="37">
+        <v>25747936.91</v>
+      </c>
+      <c r="H19" s="37">
+        <v>0</v>
+      </c>
+      <c r="I19" s="38"/>
+      <c r="J19" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K19" s="37">
+        <v>3306157401.4000001</v>
+      </c>
+      <c r="L19" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N19" s="28"/>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D20" s="30" t="s">
+      <c r="D20" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="E20" s="30" t="s">
+      <c r="E20" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="F20" s="31">
-[...15 lines deleted...]
-      <c r="L20" s="30" t="s">
+      <c r="F20" s="37">
+        <v>1092147</v>
+      </c>
+      <c r="G20" s="37">
+        <v>8288612.7800000003</v>
+      </c>
+      <c r="H20" s="37">
+        <v>0</v>
+      </c>
+      <c r="I20" s="38"/>
+      <c r="J20" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K20" s="37">
+        <v>1064297251.5</v>
+      </c>
+      <c r="L20" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N20" s="28"/>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D21" s="36">
         <v>6261674</v>
       </c>
-      <c r="E21" s="30" t="s">
+      <c r="E21" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="F21" s="31">
-[...15 lines deleted...]
-      <c r="L21" s="30" t="s">
+      <c r="F21" s="37">
+        <v>249071</v>
+      </c>
+      <c r="G21" s="37">
+        <v>4067815.2</v>
+      </c>
+      <c r="H21" s="37">
+        <v>0</v>
+      </c>
+      <c r="I21" s="38"/>
+      <c r="J21" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K21" s="37">
+        <v>522326794.10000002</v>
+      </c>
+      <c r="L21" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N21" s="28"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D22" s="30" t="s">
+      <c r="D22" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="E22" s="30" t="s">
+      <c r="E22" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="F22" s="31">
+      <c r="F22" s="37">
         <v>2875878</v>
       </c>
-      <c r="G22" s="31">
-[...12 lines deleted...]
-      <c r="L22" s="30" t="s">
+      <c r="G22" s="37">
+        <v>32110543.329999998</v>
+      </c>
+      <c r="H22" s="37">
+        <v>0</v>
+      </c>
+      <c r="I22" s="38"/>
+      <c r="J22" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K22" s="37">
+        <v>4123146288.5999999</v>
+      </c>
+      <c r="L22" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N22" s="28"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D23" s="30" t="s">
+      <c r="D23" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="E23" s="30" t="s">
+      <c r="E23" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="F23" s="31">
+      <c r="F23" s="37">
         <v>1342290</v>
       </c>
-      <c r="G23" s="31">
-[...12 lines deleted...]
-      <c r="L23" s="30" t="s">
+      <c r="G23" s="37">
+        <v>7733039.6900000004</v>
+      </c>
+      <c r="H23" s="37">
+        <v>0</v>
+      </c>
+      <c r="I23" s="38"/>
+      <c r="J23" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K23" s="37">
+        <v>992959027.5</v>
+      </c>
+      <c r="L23" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N23" s="28"/>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D24" s="30" t="s">
+      <c r="D24" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="E24" s="30" t="s">
+      <c r="E24" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="F24" s="31">
+      <c r="F24" s="37">
         <v>2445397</v>
       </c>
-      <c r="G24" s="31">
-[...12 lines deleted...]
-      <c r="L24" s="30" t="s">
+      <c r="G24" s="37">
+        <v>3403051.6</v>
+      </c>
+      <c r="H24" s="37">
+        <v>0</v>
+      </c>
+      <c r="I24" s="38"/>
+      <c r="J24" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K24" s="37">
+        <v>436967989.93000001</v>
+      </c>
+      <c r="L24" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N24" s="28"/>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="36">
         <v>6205122</v>
       </c>
-      <c r="E25" s="30" t="s">
+      <c r="E25" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="F25" s="31">
+      <c r="F25" s="37">
         <v>837983</v>
       </c>
-      <c r="G25" s="31">
-[...12 lines deleted...]
-      <c r="L25" s="30" t="s">
+      <c r="G25" s="37">
+        <v>7373194.4800000004</v>
+      </c>
+      <c r="H25" s="37">
+        <v>0</v>
+      </c>
+      <c r="I25" s="38"/>
+      <c r="J25" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K25" s="37">
+        <v>946753193.39999998</v>
+      </c>
+      <c r="L25" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N25" s="28"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D26" s="30" t="s">
+      <c r="D26" s="36" t="s">
         <v>69</v>
       </c>
-      <c r="E26" s="30" t="s">
+      <c r="E26" s="36" t="s">
         <v>70</v>
       </c>
-      <c r="F26" s="31">
-[...15 lines deleted...]
-      <c r="L26" s="30" t="s">
+      <c r="F26" s="37">
+        <v>1524661</v>
+      </c>
+      <c r="G26" s="37">
+        <v>3705240.38</v>
+      </c>
+      <c r="H26" s="37">
+        <v>0</v>
+      </c>
+      <c r="I26" s="38"/>
+      <c r="J26" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K26" s="37">
+        <v>475770465.05000001</v>
+      </c>
+      <c r="L26" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N26" s="28"/>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D27" s="30" t="s">
+      <c r="D27" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="E27" s="30" t="s">
+      <c r="E27" s="36" t="s">
         <v>72</v>
       </c>
-      <c r="F27" s="31">
-[...15 lines deleted...]
-      <c r="L27" s="30" t="s">
+      <c r="F27" s="37">
+        <v>2830029</v>
+      </c>
+      <c r="G27" s="37">
+        <v>7549770.8099999996</v>
+      </c>
+      <c r="H27" s="37">
+        <v>0</v>
+      </c>
+      <c r="I27" s="38"/>
+      <c r="J27" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K27" s="37">
+        <v>969426433.95000005</v>
+      </c>
+      <c r="L27" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N27" s="28"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D28" s="30" t="s">
+      <c r="D28" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="E28" s="30" t="s">
+      <c r="E28" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="F28" s="31">
-[...15 lines deleted...]
-      <c r="L28" s="30" t="s">
+      <c r="F28" s="37">
+        <v>199934</v>
+      </c>
+      <c r="G28" s="37">
+        <v>7773625.9400000004</v>
+      </c>
+      <c r="H28" s="37">
+        <v>0</v>
+      </c>
+      <c r="I28" s="38"/>
+      <c r="J28" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K28" s="37">
+        <v>998170495</v>
+      </c>
+      <c r="L28" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N28" s="28"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D29" s="30" t="s">
+      <c r="D29" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="E29" s="30" t="s">
+      <c r="E29" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="F29" s="31">
-[...15 lines deleted...]
-      <c r="L29" s="30" t="s">
+      <c r="F29" s="37">
+        <v>1315490</v>
+      </c>
+      <c r="G29" s="37">
+        <v>3975009.65</v>
+      </c>
+      <c r="H29" s="37">
+        <v>0</v>
+      </c>
+      <c r="I29" s="38"/>
+      <c r="J29" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K29" s="37">
+        <v>510410120</v>
+      </c>
+      <c r="L29" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N29" s="28"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D30" s="30" t="s">
+      <c r="D30" s="36" t="s">
         <v>77</v>
       </c>
-      <c r="E30" s="30" t="s">
+      <c r="E30" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="F30" s="31">
-[...15 lines deleted...]
-      <c r="L30" s="30" t="s">
+      <c r="F30" s="37">
+        <v>115896</v>
+      </c>
+      <c r="G30" s="37">
+        <v>3552117.1</v>
+      </c>
+      <c r="H30" s="37">
+        <v>0</v>
+      </c>
+      <c r="I30" s="38"/>
+      <c r="J30" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K30" s="37">
+        <v>456108708</v>
+      </c>
+      <c r="L30" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N30" s="28"/>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D31" s="30" t="s">
+      <c r="D31" s="36">
+        <v>6100186</v>
+      </c>
+      <c r="E31" s="36" t="s">
         <v>79</v>
       </c>
-      <c r="E31" s="30" t="s">
+      <c r="F31" s="37">
+        <v>677110</v>
+      </c>
+      <c r="G31" s="37">
+        <v>17887382.129999999</v>
+      </c>
+      <c r="H31" s="37">
+        <v>0</v>
+      </c>
+      <c r="I31" s="38"/>
+      <c r="J31" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K31" s="37">
+        <v>2296824831</v>
+      </c>
+      <c r="L31" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N31" s="28"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32" s="2">
+        <f t="shared" si="0"/>
+        <v>46234</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="36" t="s">
         <v>80</v>
       </c>
-      <c r="F31" s="31">
-[...34 lines deleted...]
-      <c r="D32" s="30" t="s">
+      <c r="E32" s="36" t="s">
         <v>81</v>
       </c>
-      <c r="E32" s="30" t="s">
+      <c r="F32" s="37">
+        <v>1021116</v>
+      </c>
+      <c r="G32" s="37">
+        <v>6909773.1399999997</v>
+      </c>
+      <c r="H32" s="37">
+        <v>0</v>
+      </c>
+      <c r="I32" s="38"/>
+      <c r="J32" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K32" s="37">
+        <v>887247692.39999998</v>
+      </c>
+      <c r="L32" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N32" s="28"/>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" s="2">
+        <f t="shared" si="0"/>
+        <v>46234</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D33" s="36" t="s">
         <v>82</v>
       </c>
-      <c r="F32" s="31">
-[...37 lines deleted...]
-      <c r="E33" s="30" t="s">
+      <c r="E33" s="36" t="s">
         <v>83</v>
       </c>
-      <c r="F33" s="31">
-[...15 lines deleted...]
-      <c r="L33" s="30" t="s">
+      <c r="F33" s="37">
+        <v>171932</v>
+      </c>
+      <c r="G33" s="37">
+        <v>3601868.93</v>
+      </c>
+      <c r="H33" s="37">
+        <v>0</v>
+      </c>
+      <c r="I33" s="38"/>
+      <c r="J33" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="37">
+        <v>462497080</v>
+      </c>
+      <c r="L33" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N33" s="28"/>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D34" s="30" t="s">
+      <c r="D34" s="36" t="s">
         <v>84</v>
       </c>
-      <c r="E34" s="30" t="s">
+      <c r="E34" s="36" t="s">
         <v>85</v>
       </c>
-      <c r="F34" s="31">
-[...15 lines deleted...]
-      <c r="L34" s="30" t="s">
+      <c r="F34" s="37">
+        <v>3966996</v>
+      </c>
+      <c r="G34" s="37">
+        <v>10692574.189999999</v>
+      </c>
+      <c r="H34" s="37">
+        <v>0</v>
+      </c>
+      <c r="I34" s="38"/>
+      <c r="J34" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K34" s="37">
+        <v>1372977315.5999999</v>
+      </c>
+      <c r="L34" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N34" s="28"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D35" s="30" t="s">
+      <c r="D35" s="36">
+        <v>6139362</v>
+      </c>
+      <c r="E35" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="E35" s="30" t="s">
+      <c r="F35" s="37">
+        <v>3395091</v>
+      </c>
+      <c r="G35" s="37">
+        <v>6406542.9800000004</v>
+      </c>
+      <c r="H35" s="37">
+        <v>0</v>
+      </c>
+      <c r="I35" s="38"/>
+      <c r="J35" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K35" s="37">
+        <v>822630549.29999995</v>
+      </c>
+      <c r="L35" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N35" s="28"/>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A36" s="2">
+        <f t="shared" si="0"/>
+        <v>46234</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D36" s="36" t="s">
         <v>87</v>
       </c>
-      <c r="F35" s="31">
-[...34 lines deleted...]
-      <c r="D36" s="30" t="s">
+      <c r="E36" s="36" t="s">
         <v>88</v>
       </c>
-      <c r="E36" s="30" t="s">
+      <c r="F36" s="37">
+        <v>402943</v>
+      </c>
+      <c r="G36" s="37">
+        <v>5020910.83</v>
+      </c>
+      <c r="H36" s="37">
+        <v>0</v>
+      </c>
+      <c r="I36" s="38"/>
+      <c r="J36" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K36" s="37">
+        <v>644708800</v>
+      </c>
+      <c r="L36" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N36" s="28"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A37" s="2">
+        <f t="shared" si="0"/>
+        <v>46234</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D37" s="36" t="s">
         <v>89</v>
       </c>
-      <c r="F36" s="31">
-[...37 lines deleted...]
-      <c r="E37" s="30" t="s">
+      <c r="E37" s="36" t="s">
         <v>90</v>
       </c>
-      <c r="F37" s="31">
-[...15 lines deleted...]
-      <c r="L37" s="30" t="s">
+      <c r="F37" s="37">
+        <v>773562</v>
+      </c>
+      <c r="G37" s="37">
+        <v>1687134.14</v>
+      </c>
+      <c r="H37" s="37">
+        <v>0</v>
+      </c>
+      <c r="I37" s="38"/>
+      <c r="J37" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K37" s="37">
+        <v>216636038.09999999</v>
+      </c>
+      <c r="L37" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N37" s="28"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D38" s="30" t="s">
+      <c r="D38" s="36" t="s">
         <v>91</v>
       </c>
-      <c r="E38" s="30" t="s">
+      <c r="E38" s="36" t="s">
         <v>92</v>
       </c>
-      <c r="F38" s="31">
-[...15 lines deleted...]
-      <c r="L38" s="30" t="s">
+      <c r="F38" s="37">
+        <v>614217</v>
+      </c>
+      <c r="G38" s="37">
+        <v>9038318.4499999993</v>
+      </c>
+      <c r="H38" s="37">
+        <v>0</v>
+      </c>
+      <c r="I38" s="38"/>
+      <c r="J38" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K38" s="37">
+        <v>1160563021.5</v>
+      </c>
+      <c r="L38" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N38" s="28"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D39" s="30" t="s">
+      <c r="D39" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="E39" s="30" t="s">
+      <c r="E39" s="36" t="s">
         <v>94</v>
       </c>
-      <c r="F39" s="31">
-[...15 lines deleted...]
-      <c r="L39" s="30" t="s">
+      <c r="F39" s="37">
+        <v>658970</v>
+      </c>
+      <c r="G39" s="37">
+        <v>8237333.4900000002</v>
+      </c>
+      <c r="H39" s="37">
+        <v>0</v>
+      </c>
+      <c r="I39" s="38"/>
+      <c r="J39" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K39" s="37">
+        <v>1057712747</v>
+      </c>
+      <c r="L39" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N39" s="28"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D40" s="30" t="s">
+      <c r="D40" s="36" t="s">
         <v>95</v>
       </c>
-      <c r="E40" s="30" t="s">
+      <c r="E40" s="36" t="s">
         <v>96</v>
       </c>
-      <c r="F40" s="31">
-[...15 lines deleted...]
-      <c r="L40" s="30" t="s">
+      <c r="F40" s="37">
+        <v>1676721</v>
+      </c>
+      <c r="G40" s="37">
+        <v>3708498.04</v>
+      </c>
+      <c r="H40" s="37">
+        <v>0</v>
+      </c>
+      <c r="I40" s="38"/>
+      <c r="J40" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K40" s="37">
+        <v>476188764</v>
+      </c>
+      <c r="L40" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N40" s="28"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D41" s="30" t="s">
+      <c r="D41" s="36" t="s">
         <v>97</v>
       </c>
-      <c r="E41" s="30" t="s">
+      <c r="E41" s="36" t="s">
         <v>98</v>
       </c>
-      <c r="F41" s="31">
-[...15 lines deleted...]
-      <c r="L41" s="30" t="s">
+      <c r="F41" s="37">
+        <v>256957</v>
+      </c>
+      <c r="G41" s="37">
+        <v>3051751.78</v>
+      </c>
+      <c r="H41" s="37">
+        <v>0</v>
+      </c>
+      <c r="I41" s="38"/>
+      <c r="J41" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K41" s="37">
+        <v>391859425</v>
+      </c>
+      <c r="L41" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N41" s="28"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D42" s="30" t="s">
+      <c r="D42" s="36" t="s">
         <v>99</v>
       </c>
-      <c r="E42" s="30" t="s">
+      <c r="E42" s="36" t="s">
         <v>100</v>
       </c>
-      <c r="F42" s="31">
-[...15 lines deleted...]
-      <c r="L42" s="30" t="s">
+      <c r="F42" s="37">
+        <v>347041</v>
+      </c>
+      <c r="G42" s="37">
+        <v>3554065.68</v>
+      </c>
+      <c r="H42" s="37">
+        <v>0</v>
+      </c>
+      <c r="I42" s="38"/>
+      <c r="J42" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K42" s="37">
+        <v>456358915</v>
+      </c>
+      <c r="L42" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N42" s="28"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D43" s="30" t="s">
+      <c r="D43" s="36" t="s">
         <v>101</v>
       </c>
-      <c r="E43" s="30" t="s">
+      <c r="E43" s="36" t="s">
         <v>102</v>
       </c>
-      <c r="F43" s="31">
-[...15 lines deleted...]
-      <c r="L43" s="30" t="s">
+      <c r="F43" s="37">
+        <v>699136</v>
+      </c>
+      <c r="G43" s="37">
+        <v>10206790.210000001</v>
+      </c>
+      <c r="H43" s="37">
+        <v>0</v>
+      </c>
+      <c r="I43" s="38"/>
+      <c r="J43" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K43" s="37">
+        <v>1310600345.5999999</v>
+      </c>
+      <c r="L43" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N43" s="28"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D44" s="30" t="s">
+      <c r="D44" s="36" t="s">
         <v>103</v>
       </c>
-      <c r="E44" s="30" t="s">
+      <c r="E44" s="36" t="s">
         <v>104</v>
       </c>
-      <c r="F44" s="31">
-[...15 lines deleted...]
-      <c r="L44" s="30" t="s">
+      <c r="F44" s="37">
+        <v>172581</v>
+      </c>
+      <c r="G44" s="37">
+        <v>4341246.18</v>
+      </c>
+      <c r="H44" s="37">
+        <v>0</v>
+      </c>
+      <c r="I44" s="38"/>
+      <c r="J44" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K44" s="37">
+        <v>557436630</v>
+      </c>
+      <c r="L44" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D45" s="30" t="s">
+      <c r="D45" s="36" t="s">
         <v>105</v>
       </c>
-      <c r="E45" s="30" t="s">
+      <c r="E45" s="36" t="s">
         <v>106</v>
       </c>
-      <c r="F45" s="31">
-[...15 lines deleted...]
-      <c r="L45" s="30" t="s">
+      <c r="F45" s="37">
+        <v>282114</v>
+      </c>
+      <c r="G45" s="37">
+        <v>8212641.1399999997</v>
+      </c>
+      <c r="H45" s="37">
+        <v>0</v>
+      </c>
+      <c r="I45" s="38"/>
+      <c r="J45" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K45" s="37">
+        <v>1054542132</v>
+      </c>
+      <c r="L45" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D46" s="30" t="s">
+      <c r="D46" s="36" t="s">
         <v>107</v>
       </c>
-      <c r="E46" s="30" t="s">
+      <c r="E46" s="36" t="s">
         <v>108</v>
       </c>
-      <c r="F46" s="31">
-[...15 lines deleted...]
-      <c r="L46" s="30" t="s">
+      <c r="F46" s="37">
+        <v>160237</v>
+      </c>
+      <c r="G46" s="37">
+        <v>2952544.53</v>
+      </c>
+      <c r="H46" s="37">
+        <v>0</v>
+      </c>
+      <c r="I46" s="38"/>
+      <c r="J46" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K46" s="37">
+        <v>379120742</v>
+      </c>
+      <c r="L46" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D47" s="30" t="s">
+      <c r="D47" s="36">
+        <v>6121488</v>
+      </c>
+      <c r="E47" s="36" t="s">
         <v>109</v>
       </c>
-      <c r="E47" s="30" t="s">
+      <c r="F47" s="37">
+        <v>612117</v>
+      </c>
+      <c r="G47" s="37">
+        <v>5158468.09</v>
+      </c>
+      <c r="H47" s="37">
+        <v>0</v>
+      </c>
+      <c r="I47" s="38"/>
+      <c r="J47" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K47" s="37">
+        <v>662371805.70000005</v>
+      </c>
+      <c r="L47" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A48" s="2">
+        <f t="shared" si="0"/>
+        <v>46234</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" s="36">
+        <v>6139340</v>
+      </c>
+      <c r="E48" s="36" t="s">
         <v>110</v>
       </c>
-      <c r="F47" s="31">
-[...36 lines deleted...]
-      <c r="E48" s="30" t="s">
+      <c r="F48" s="37">
+        <v>233442</v>
+      </c>
+      <c r="G48" s="37">
+        <v>8881012.3499999996</v>
+      </c>
+      <c r="H48" s="37">
+        <v>0</v>
+      </c>
+      <c r="I48" s="38"/>
+      <c r="J48" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K48" s="37">
+        <v>1140364170</v>
+      </c>
+      <c r="L48" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A49" s="2">
+        <f t="shared" si="0"/>
+        <v>46234</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D49" s="36" t="s">
         <v>111</v>
       </c>
-      <c r="F48" s="31">
-[...36 lines deleted...]
-      <c r="E49" s="30" t="s">
+      <c r="E49" s="36" t="s">
         <v>112</v>
       </c>
-      <c r="F49" s="31">
-[...15 lines deleted...]
-      <c r="L49" s="30" t="s">
+      <c r="F49" s="37">
+        <v>335678</v>
+      </c>
+      <c r="G49" s="37">
+        <v>13400481.119999999</v>
+      </c>
+      <c r="H49" s="37">
+        <v>0</v>
+      </c>
+      <c r="I49" s="38"/>
+      <c r="J49" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K49" s="37">
+        <v>1720685428</v>
+      </c>
+      <c r="L49" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D50" s="30" t="s">
+      <c r="D50" s="36" t="s">
         <v>113</v>
       </c>
-      <c r="E50" s="30" t="s">
+      <c r="E50" s="36" t="s">
         <v>114</v>
       </c>
-      <c r="F50" s="31">
-[...15 lines deleted...]
-      <c r="L50" s="30" t="s">
+      <c r="F50" s="37">
+        <v>194253</v>
+      </c>
+      <c r="G50" s="37">
+        <v>4538453.5999999996</v>
+      </c>
+      <c r="H50" s="37">
+        <v>0</v>
+      </c>
+      <c r="I50" s="38"/>
+      <c r="J50" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K50" s="37">
+        <v>582759000</v>
+      </c>
+      <c r="L50" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D51" s="30" t="s">
+      <c r="D51" s="36" t="s">
         <v>115</v>
       </c>
-      <c r="E51" s="30" t="s">
+      <c r="E51" s="36" t="s">
         <v>116</v>
       </c>
-      <c r="F51" s="31">
-[...15 lines deleted...]
-      <c r="L51" s="30" t="s">
+      <c r="F51" s="37">
+        <v>92024</v>
+      </c>
+      <c r="G51" s="37">
+        <v>8499721.6999999993</v>
+      </c>
+      <c r="H51" s="37">
+        <v>0</v>
+      </c>
+      <c r="I51" s="38"/>
+      <c r="J51" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K51" s="37">
+        <v>1091404640</v>
+      </c>
+      <c r="L51" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D52" s="30" t="s">
+      <c r="D52" s="36" t="s">
         <v>117</v>
       </c>
-      <c r="E52" s="30" t="s">
+      <c r="E52" s="36" t="s">
         <v>118</v>
       </c>
-      <c r="F52" s="31">
-[...15 lines deleted...]
-      <c r="L52" s="30" t="s">
+      <c r="F52" s="37">
+        <v>837058</v>
+      </c>
+      <c r="G52" s="37">
+        <v>7692304.5300000003</v>
+      </c>
+      <c r="H52" s="37">
+        <v>0</v>
+      </c>
+      <c r="I52" s="38"/>
+      <c r="J52" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K52" s="37">
+        <v>987728440</v>
+      </c>
+      <c r="L52" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53" s="2">
         <f t="shared" si="0"/>
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D53" s="30" t="s">
+      <c r="D53" s="36" t="s">
         <v>119</v>
       </c>
-      <c r="E53" s="30" t="s">
+      <c r="E53" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="F53" s="31">
-[...15 lines deleted...]
-      <c r="L53" s="30" t="s">
+      <c r="F53" s="37">
+        <v>607816</v>
+      </c>
+      <c r="G53" s="37">
+        <v>6371891.3600000003</v>
+      </c>
+      <c r="H53" s="37">
+        <v>0</v>
+      </c>
+      <c r="I53" s="38"/>
+      <c r="J53" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="K53" s="37">
+        <v>818181117.60000002</v>
+      </c>
+      <c r="L53" s="36" t="s">
         <v>30</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      </c>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B54" s="1"/>
+      <c r="D54" s="30"/>
+      <c r="E54" s="30"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="31"/>
+      <c r="H54" s="31"/>
       <c r="I54" s="32"/>
-      <c r="J54" s="30" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="J54" s="30"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="30"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:N38">
     <sortCondition ref="E4:E38"/>
   </sortState>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>