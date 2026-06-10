--- v0 (2026-04-05)
+++ v1 (2026-06-10)
@@ -1,89 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Funds\Investor Relations\Monthly Portfolio Disclosure\2026\2. February\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Funds\Investor Relations\Monthly Portfolio Disclosure\2026\5. May\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5807D75-3CC0-4D1D-9701-56E6F01B7611}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A730DE2C-5B5F-449E-9FBD-EE9E343C5407}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="eb+MszsJKVQ2StEWgHJJmyJtHeUpos0SvvEUlvfZpoRQyiDJlq2E4m5IaufUrdsNTScdfTH/s6Bv29GstiXL/Q==" workbookSaltValue="U6G33z1hPGvi4JOSP7tY4w==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{C65D1F21-AE8D-4596-A18A-E002C7F9364E}"/>
   </bookViews>
   <sheets>
     <sheet name="HQH" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">HQH!$A$4:$E$132</definedName>
     <definedName name="grandTotalEndRowNum010765135491260498">555</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">HQH!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="449">
   <si>
     <t>Security Long Name</t>
   </si>
   <si>
     <t>ISIN Number</t>
   </si>
   <si>
     <t>Shares/Par Value</t>
   </si>
   <si>
     <t>Base Market Value</t>
   </si>
   <si>
     <t>Percent of Fund</t>
   </si>
   <si>
     <t>ABRDN HEALTHCARE INVESTORS</t>
   </si>
   <si>
     <t>VERTEX PHARMACEUTICALS INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
@@ -92,116 +93,98 @@
   <si>
     <t>US75886F1075</t>
   </si>
   <si>
     <t>AMGEN INC COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US0311621009</t>
   </si>
   <si>
     <t>SSC GOVERNMENT MM GVMXX</t>
   </si>
   <si>
     <t>7839989D1</t>
   </si>
   <si>
     <t>ALNYLAM PHARMACEUTICALS INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US02043Q1076</t>
   </si>
   <si>
     <t>NEUROVANCE MILESTONE INTEREST</t>
   </si>
   <si>
-    <t>ABBVIE INC COMMON STOCK USD.01</t>
-[...4 lines deleted...]
-  <si>
     <t>ARGENX SE   ADR ADR</t>
   </si>
   <si>
     <t>US04016X1019</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC COMMON STOCK USD1.0</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>MERCK + CO. INC. COMMON STOCK USD.5</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
-    <t>ELI LILLY + CO COMMON STOCK</t>
-[...4 lines deleted...]
-  <si>
     <t>ABBOTT LABORATORIES COMMON STOCK</t>
   </si>
   <si>
     <t>US0028241000</t>
   </si>
   <si>
     <t>IMMUNOVANT INC COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US45258J1025</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC COMMON STOCK USD.001</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>DANAHER CORP COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
-    <t>ASCENDIS PHARMA A/S   ADR ADR DKK1.0</t>
-[...4 lines deleted...]
-  <si>
     <t>HOTSPOT THERAPEUTICS, INC. SERIES B PREFERRED STOCK</t>
   </si>
   <si>
     <t>VAXCYTE INC COMMON STOCK USD.001</t>
   </si>
   <si>
     <t>US92243G1085</t>
   </si>
   <si>
     <t>SAREPTA THERAPEUTICS INC COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US8036071004</t>
   </si>
   <si>
     <t>MOLINA HEALTHCARE INC COMMON STOCK USD.001</t>
   </si>
   <si>
     <t>US60855R1005</t>
   </si>
   <si>
     <t>MCKESSON CORP COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US58155Q1031</t>
@@ -215,56 +198,50 @@
   <si>
     <t>OCULIS HOLDING AG COMMON STOCK</t>
   </si>
   <si>
     <t>CH1242303498</t>
   </si>
   <si>
     <t>GUARDANT HEALTH INC COMMON STOCK USD.00001</t>
   </si>
   <si>
     <t>US40131M1099</t>
   </si>
   <si>
     <t>DENALI THERAPEUTICS INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US24823R1059</t>
   </si>
   <si>
     <t>MEDTRONIC PLC COMMON STOCK USD.1</t>
   </si>
   <si>
     <t>IE00BTN1Y115</t>
   </si>
   <si>
-    <t>ULTRAGENYX PHARMACEUTICAL IN COMMON STOCK USD.001</t>
-[...4 lines deleted...]
-  <si>
     <t>INCENDIA THERAPEUTICS, INC. SERIES A PREFERRED</t>
   </si>
   <si>
     <t>QUELL THERAPEUTICS SERIES B PREFERRED STOCK</t>
   </si>
   <si>
     <t>INSPIRE MEDICAL SYSTEMS INC COMMON STOCK USD.001</t>
   </si>
   <si>
     <t>US4577301090</t>
   </si>
   <si>
     <t>ENDEAVOR BIOMEDICINES, INC. SERIES B PREFERRED</t>
   </si>
   <si>
     <t>DEXCOM INC COMMON STOCK USD.001</t>
   </si>
   <si>
     <t>US2521311074</t>
   </si>
   <si>
     <t>RECODE THERAPEUTICS SERIES B PREFERRED STOCK</t>
   </si>
   <si>
     <t>PRIOTHERA LIMITED SERIES A PREFERRED STOCK</t>
@@ -305,77 +282,68 @@
   <si>
     <t>ADAPTIVE BIOTECHNOLOGIES COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US00650F1093</t>
   </si>
   <si>
     <t>BECTON DICKINSON AND CO COMMON STOCK USD1.0</t>
   </si>
   <si>
     <t>US0758871091</t>
   </si>
   <si>
     <t>ZOETIS INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US98978V1035</t>
   </si>
   <si>
     <t>HIBERCELL,INC. SERIES C PREFERRED STOCK</t>
   </si>
   <si>
     <t>IO LIGHT HOLDINIGS, INC. SERIES A2 PREFERRED STOCK</t>
   </si>
   <si>
-    <t>TSCAN THERAPEUTICS INC COMMON STOCK USD.0001</t>
-[...4 lines deleted...]
-  <si>
     <t>AFFERENT MILESTONE INTEREST</t>
   </si>
   <si>
     <t>ARCUTIS BIOTHERAPEUTICS INC COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US03969K1088</t>
   </si>
   <si>
     <t>CONTRA CHINOOK THERAPE COMMON STOCK</t>
   </si>
   <si>
     <t>US169CVR0169</t>
   </si>
   <si>
     <t>HIBERCELL, INC. SERIES C WARRANTS</t>
   </si>
   <si>
-    <t>CONTRA SPECTRUM PHARMA COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>ETHISMOS RESEARCH, INC. MILEST</t>
   </si>
   <si>
     <t>AMPHIVENA MILESTONE INTEREST</t>
   </si>
   <si>
     <t>931UVM907</t>
   </si>
   <si>
     <t>966LWP907</t>
   </si>
   <si>
     <t>943CVBII8</t>
   </si>
   <si>
     <t>944BAGII1</t>
   </si>
   <si>
     <t>944DTH003</t>
   </si>
   <si>
     <t>943HUY907</t>
   </si>
   <si>
     <t>967FAN908</t>
@@ -413,53 +381,50 @@
   <si>
     <t>INSMED INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US4576693075</t>
   </si>
   <si>
     <t>ACI2JX2G1</t>
   </si>
   <si>
     <t>KRYSTAL BIOTECH INC COMMON STOCK USD.00001</t>
   </si>
   <si>
     <t>US5011471027</t>
   </si>
   <si>
     <t>WILLOW LABORATORIES, INC. COMMON STOCK</t>
   </si>
   <si>
     <t>ENGRAIL THERAPEUTICS INC. SERI</t>
   </si>
   <si>
     <t>948WNR902</t>
   </si>
   <si>
-    <t>US847CVR0169</t>
-[...1 lines deleted...]
-  <si>
     <t>NUVALENT INC A COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US6707031075</t>
   </si>
   <si>
     <t>QLARIS BIO, INC. SERIES B PREFERRED STOCK</t>
   </si>
   <si>
     <t>948MXZ905</t>
   </si>
   <si>
     <t>INCENDIA THERAPEUTICS, INC. CONVERTIBLE PROMISSORY NOTE</t>
   </si>
   <si>
     <t>954BMS007</t>
   </si>
   <si>
     <t>AXSOME THERAPEUTICS INC COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US05464T1043</t>
   </si>
   <si>
     <t>ENDEAVOR BIOMEDICINES INC. SERIES C PREFERRED STOCK</t>
@@ -488,284 +453,245 @@
   <si>
     <t>STRUCTURE THERAPEUTICS INC ADR USD.0001</t>
   </si>
   <si>
     <t>US86366E1064</t>
   </si>
   <si>
     <t>CONTRA FUSION PHARMACE COMMON STOCK</t>
   </si>
   <si>
     <t>574992913</t>
   </si>
   <si>
     <t>ELEVANCE HEALTH INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US0367521038</t>
   </si>
   <si>
     <t>IDEAYA BIOSCIENCES INC COMMON STOCK</t>
   </si>
   <si>
     <t>US45166A1025</t>
   </si>
   <si>
-    <t>GERON CORP COMMON STOCK USD.001</t>
-[...4 lines deleted...]
-  <si>
     <t>THIRD ARC BIO, INC</t>
   </si>
   <si>
     <t>954MVV907</t>
   </si>
   <si>
     <t>GLYCOMINE, INC. SERIES C PREFERRED STOCK</t>
   </si>
   <si>
     <t>954PEJ906</t>
   </si>
   <si>
     <t>AMOLYT MILESTONE</t>
   </si>
   <si>
     <t>954MRX007</t>
   </si>
   <si>
     <t>EDGEWISE THERAPEUTICS INC COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US28036F1057</t>
   </si>
   <si>
     <t>CURASEN THERAPEUTICS, INC. SERIES A PRIME PREFERRED STOCK</t>
   </si>
   <si>
     <t>958HZZ901</t>
   </si>
   <si>
     <t>SUMMIT THERAPEUTICS INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US86627T1088</t>
   </si>
   <si>
-    <t>BRISTOL MYERS SQUIBB CO COMMON STOCK USD.1</t>
-[...4 lines deleted...]
-  <si>
     <t>TANDEM DIABETES CARE INC COMMON STOCK</t>
   </si>
   <si>
     <t>US8753722037</t>
   </si>
   <si>
     <t>SEISMIC THERAPEUTICS, INC. SERIES B PREFERRED STOCK</t>
   </si>
   <si>
     <t>954THY902</t>
   </si>
   <si>
     <t>CURASEN THERAPEUTICS, INC. SERIES B PREFERRED STOCK</t>
   </si>
   <si>
     <t>958FNR906</t>
   </si>
   <si>
     <t>ARBOR BIOTECHNOLOGIES SERIES C PREFERRED STOCK</t>
   </si>
   <si>
     <t>954WEB007</t>
   </si>
   <si>
     <t>INVETX MILESTONE INTEREST</t>
   </si>
   <si>
     <t>954TVRII2</t>
   </si>
   <si>
     <t>HIBERCELL INC. COMMON STOCK WARRANTS</t>
   </si>
   <si>
     <t>954UQL006</t>
   </si>
   <si>
-    <t>TRAVERE THERAPEUTICS INC COMMON STOCK USD.0001</t>
-[...4 lines deleted...]
-  <si>
     <t>ATALANTA THERAPEUTICS SERIES B PREFERRED STOCK</t>
   </si>
   <si>
     <t>954WBK901</t>
   </si>
   <si>
     <t>US30233G2093</t>
   </si>
   <si>
     <t>NUVIG THERAPEUTICS, INC SERIES B PREFERRED STOCK</t>
   </si>
   <si>
     <t>954YPYII3</t>
   </si>
   <si>
-    <t>VIR BIOTECHNOLOGY INC COMMON STOCK</t>
-[...4 lines deleted...]
-  <si>
     <t>AVICEDA THERAPEUTICS SERIES C</t>
   </si>
   <si>
     <t>955FHPII1</t>
   </si>
   <si>
     <t>US88023B1035</t>
   </si>
   <si>
     <t>CRINETICS PHARMACEUTICALS IN COMMON STOCK USD.001</t>
   </si>
   <si>
     <t>US22663K1079</t>
   </si>
   <si>
     <t>NEWAMSTERDAM PHARMA CO NV COMMON STOCK</t>
   </si>
   <si>
     <t>NL00150012L7</t>
   </si>
   <si>
     <t>Bloomberg Expanded Ticker</t>
   </si>
   <si>
     <t>AMGN US</t>
   </si>
   <si>
     <t>REGN US</t>
   </si>
   <si>
     <t>VRTX US</t>
   </si>
   <si>
-    <t>LLY US</t>
-[...1 lines deleted...]
-  <si>
     <t>ALNY US</t>
   </si>
   <si>
     <t>SRPT US</t>
   </si>
   <si>
     <t>ABT US</t>
   </si>
   <si>
-    <t>ABBV US</t>
-[...1 lines deleted...]
-  <si>
     <t>SMMT US</t>
   </si>
   <si>
     <t>INSM US</t>
   </si>
   <si>
     <t>ARGX US</t>
   </si>
   <si>
     <t>ASND US</t>
   </si>
   <si>
     <t>TMO US</t>
   </si>
   <si>
-    <t>RARE US</t>
-[...1 lines deleted...]
-  <si>
     <t>QURE US</t>
   </si>
   <si>
     <t>ISRG US</t>
   </si>
   <si>
     <t>CYTK US</t>
   </si>
   <si>
     <t>MDT US</t>
   </si>
   <si>
     <t>MRK US</t>
   </si>
   <si>
     <t>PCVX US</t>
   </si>
   <si>
     <t>BDX US</t>
   </si>
   <si>
-    <t>BMY US</t>
-[...1 lines deleted...]
-  <si>
     <t>IMVT US</t>
   </si>
   <si>
     <t>ELV US</t>
   </si>
   <si>
     <t>INSP US</t>
   </si>
   <si>
     <t>OCS US</t>
   </si>
   <si>
     <t>XENE US</t>
   </si>
   <si>
     <t>ZTS US</t>
   </si>
   <si>
     <t>GH US</t>
   </si>
   <si>
     <t>ARWR US</t>
   </si>
   <si>
     <t>KRYS US</t>
   </si>
   <si>
     <t>TEM US</t>
   </si>
   <si>
-    <t>TVTX US</t>
-[...1 lines deleted...]
-  <si>
     <t>SIONNA THERAPEUTICS INC COMMON STOCK USD.001</t>
   </si>
   <si>
     <t>US8294011080</t>
   </si>
   <si>
     <t>SION US</t>
   </si>
   <si>
     <t>ARQT US</t>
   </si>
   <si>
     <t>ADPT US</t>
   </si>
   <si>
     <t>AXSM US</t>
   </si>
   <si>
     <t>DNLI US</t>
   </si>
   <si>
     <t>IDYA US</t>
   </si>
   <si>
     <t>THC US</t>
@@ -776,119 +702,107 @@
   <si>
     <t>DHR US</t>
   </si>
   <si>
     <t>CRNX US</t>
   </si>
   <si>
     <t>EWTX US</t>
   </si>
   <si>
     <t>DXCM US</t>
   </si>
   <si>
     <t>ARS PHARMACEUTICALS INC COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US82835W1080</t>
   </si>
   <si>
     <t>SPRY US</t>
   </si>
   <si>
     <t>BSX US</t>
   </si>
   <si>
-    <t>GERN US</t>
-[...1 lines deleted...]
-  <si>
     <t>GPCR US</t>
   </si>
   <si>
     <t>TNDM US</t>
   </si>
   <si>
     <t>NAMS US</t>
   </si>
   <si>
     <t>NUVL US</t>
   </si>
   <si>
     <t>MCK US</t>
   </si>
   <si>
-    <t>VIR US</t>
-[...1 lines deleted...]
-  <si>
     <t>PERSONALIS INC COMMON STOCK</t>
   </si>
   <si>
     <t>US71535D1063</t>
   </si>
   <si>
     <t>PSNL US</t>
   </si>
   <si>
     <t>SERA PROGNOSTICS INC A COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US81749D1072</t>
   </si>
   <si>
     <t>SERA US</t>
   </si>
   <si>
     <t>PODD US</t>
   </si>
   <si>
-    <t>TCRX US</t>
-[...1 lines deleted...]
-  <si>
     <t>EYPT US</t>
   </si>
   <si>
     <t>ABCURO INC. SERIES C1 PREFERRED STOCK</t>
   </si>
   <si>
     <t>955QEB009</t>
   </si>
   <si>
     <t>GRAIL INC COMMON STOCK</t>
   </si>
   <si>
     <t>US3847471014</t>
   </si>
   <si>
     <t>GRAL US</t>
   </si>
   <si>
     <t>IMMUNIC INC COMMON STOCK USD.0001</t>
   </si>
   <si>
-    <t>US4525EP1011</t>
-[...1 lines deleted...]
-  <si>
     <t>IMUX US</t>
   </si>
   <si>
     <t>LENZ THERAPEUTICS INC COMMON STOCK USD.00001</t>
   </si>
   <si>
     <t>US52635N1037</t>
   </si>
   <si>
     <t>LENZ US</t>
   </si>
   <si>
     <t>CODEXIS INC COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US1920051067</t>
   </si>
   <si>
     <t>CDXS US</t>
   </si>
   <si>
     <t>TWIST BIOSCIENCE CORP COMMON STOCK USD.00001</t>
   </si>
   <si>
     <t>US90184D1000</t>
@@ -1001,59 +915,50 @@
   <si>
     <t>RCUS US</t>
   </si>
   <si>
     <t>RECODE THERAPEUTICS, INC. PROMISSORY NOTE 9/25</t>
   </si>
   <si>
     <t>990AAWHK7</t>
   </si>
   <si>
     <t>RECODE THERAPEUTICS, INC. COMMON STOCK WARRANTS 9/25</t>
   </si>
   <si>
     <t>ACI30L2F7</t>
   </si>
   <si>
     <t>CORBUS PHARMACEUTICALS HOLDI COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US21833P3010</t>
   </si>
   <si>
     <t>CRBP US</t>
   </si>
   <si>
-    <t>SOLENO THERAPEUTICS INC COMMON STOCK USD.001</t>
-[...7 lines deleted...]
-  <si>
     <t>CHARLES RIVER LABORATORIES COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US1598641074</t>
   </si>
   <si>
     <t>CRL US</t>
   </si>
   <si>
     <t>DISC MEDICINE INC COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US2546041011</t>
   </si>
   <si>
     <t>IRON US</t>
   </si>
   <si>
     <t>JADE BIOSCIENCES INC COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US0080642061</t>
   </si>
   <si>
     <t>JBIO US</t>
@@ -1115,89 +1020,71 @@
   <si>
     <t>US26818M1080</t>
   </si>
   <si>
     <t>DYN US</t>
   </si>
   <si>
     <t>REVOLUTION MEDICINES INC COMMON STOCK</t>
   </si>
   <si>
     <t>US76155X1000</t>
   </si>
   <si>
     <t>RVMD US</t>
   </si>
   <si>
     <t>BIOCRYST PHARMACEUTICALS INC COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US09058V1035</t>
   </si>
   <si>
     <t>BCRX US</t>
   </si>
   <si>
-    <t>IMMUNOCORE HOLDINGS PLC ADR ADR GBP.0001</t>
-[...7 lines deleted...]
-  <si>
     <t>HIBERCELL INC. CONVERTIBLE PROMISSORY NOTE</t>
   </si>
   <si>
     <t>990ACCGP9</t>
   </si>
   <si>
-    <t>990AASZC4</t>
-[...1 lines deleted...]
-  <si>
     <t>HIBERCELL, INC. CONVERTIBLE PROMISSORY NOTE</t>
   </si>
   <si>
     <t>948ZWOII3</t>
   </si>
   <si>
     <t>OCULIS HOLDINGS AG COMMON STOCK MILESTONE 3</t>
   </si>
   <si>
     <t>990ACGMD0</t>
   </si>
   <si>
     <t>US361CVR0124</t>
   </si>
   <si>
-    <t>ACI37Z1L7</t>
-[...4 lines deleted...]
-  <si>
     <t>US9229671048</t>
   </si>
   <si>
     <t>MANE US</t>
   </si>
   <si>
     <t>IMMUNIC PREFUNDED WARRANTS</t>
   </si>
   <si>
     <t>990ACQPW3</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC COMMON STOCK USD.25</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>AZN US</t>
   </si>
   <si>
     <t>PALVELLA THERAPEUTICS INC COMMON STOCK USD.001</t>
   </si>
   <si>
     <t>US6979471090</t>
@@ -1238,90 +1125,309 @@
   <si>
     <t>GENEDX HOLDINGS CORP COMMON STOCK USD.0001</t>
   </si>
   <si>
     <t>US81663L2007</t>
   </si>
   <si>
     <t>WGS US</t>
   </si>
   <si>
     <t>AGOMAB THERAPEUTICS NV ADR</t>
   </si>
   <si>
     <t>US00860C1027</t>
   </si>
   <si>
     <t>AGMB US</t>
   </si>
   <si>
     <t>IMMUNIC SERIES C WARRANTS</t>
   </si>
   <si>
     <t>990ACQPX1</t>
   </si>
   <si>
-    <t>OCULAR THERAPEUTIX INC COMMON STOCK USD.0001</t>
-[...7 lines deleted...]
-  <si>
     <t>EVOMMUNE</t>
   </si>
   <si>
     <t>990ACQPV5</t>
   </si>
   <si>
     <t>WATERS CORP COMMON STOCK USD.01</t>
   </si>
   <si>
     <t>US9418481035</t>
   </si>
   <si>
     <t>WAT US</t>
   </si>
   <si>
-    <t>SPYGLASS PHARMA INC COMMON STOCK</t>
-[...1 lines deleted...]
-  <si>
     <t>US85220G1094</t>
   </si>
   <si>
     <t>SGP US</t>
   </si>
   <si>
-    <t>TWIST BIOSCIENCE CORP MAR26 50 CALL</t>
-[...5 lines deleted...]
-    <t>Portfolio Holdings as of 2/28/2026</t>
+    <t>VERADERMICS INC COMMON STOCK USD.0001</t>
+  </si>
+  <si>
+    <t>IONIS PHARMACEUTICALS INC COMMON STOCK USD.001</t>
+  </si>
+  <si>
+    <t>US4622221004</t>
+  </si>
+  <si>
+    <t>IONS US</t>
+  </si>
+  <si>
+    <t>APOGEE THERAPEUTICS INC COMMON STOCK USD.00001</t>
+  </si>
+  <si>
+    <t>US03770N1019</t>
+  </si>
+  <si>
+    <t>APGE US</t>
+  </si>
+  <si>
+    <t>MAZE THERAPEUTICS INC COMMON STOCK USD.001</t>
+  </si>
+  <si>
+    <t>US5787841007</t>
+  </si>
+  <si>
+    <t>MAZE US</t>
+  </si>
+  <si>
+    <t>WAVE LIFE SCIENCES LTD COMMON STOCK</t>
+  </si>
+  <si>
+    <t>SG9999014716</t>
+  </si>
+  <si>
+    <t>WVE US</t>
+  </si>
+  <si>
+    <t>SPYGLASS PHARMA INC COMMON STOCK USD.00001</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC COMMON STOCK USD.01</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNH US</t>
+  </si>
+  <si>
+    <t>ORUKA THERAPEUTICS INC COMMON STOCK USD.001</t>
+  </si>
+  <si>
+    <t>US6876041087</t>
+  </si>
+  <si>
+    <t>ORKA US</t>
+  </si>
+  <si>
+    <t>US4525EP2001</t>
+  </si>
+  <si>
+    <t>ASCENDIS PHARMA A/S COMMON STOCK DKK1.0</t>
+  </si>
+  <si>
+    <t>DK0060615755</t>
+  </si>
+  <si>
+    <t>ALLOGENE THERAPEUTICS INC COMMON STOCK USD.001</t>
+  </si>
+  <si>
+    <t>US0197701065</t>
+  </si>
+  <si>
+    <t>ALLO US</t>
+  </si>
+  <si>
+    <t>KAILERA THERAPEUTICS INC COMMON STOCK USD.00001</t>
+  </si>
+  <si>
+    <t>US4829311020</t>
+  </si>
+  <si>
+    <t>KLRA US</t>
+  </si>
+  <si>
+    <t>AVALYN PHARMA INC COMMON STOCK USD.001</t>
+  </si>
+  <si>
+    <t>US05348Y1055</t>
+  </si>
+  <si>
+    <t>AVLN US</t>
+  </si>
+  <si>
+    <t>CURASEN THERAPEUTICS, INC. SECOND TRANCHE BRIDGE NOTE</t>
+  </si>
+  <si>
+    <t>990ADJPS7</t>
+  </si>
+  <si>
+    <t>MINERALYS THERAPEUTICS INC COMMON STOCK USD.0001</t>
+  </si>
+  <si>
+    <t>US6031701013</t>
+  </si>
+  <si>
+    <t>MLYS US</t>
+  </si>
+  <si>
+    <t>MOBIA MEDICAL INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t>US60705V1035</t>
+  </si>
+  <si>
+    <t>MOBI US</t>
+  </si>
+  <si>
+    <t>SKYHAWK THERAPEUTICS, INC.</t>
+  </si>
+  <si>
+    <t>990ADURQ4</t>
+  </si>
+  <si>
+    <t>ASSEMBLY BIOSCIENCES INC COMMON STOCK USD.001</t>
+  </si>
+  <si>
+    <t>US0453962070</t>
+  </si>
+  <si>
+    <t>ASMB US</t>
+  </si>
+  <si>
+    <t>SEAPORT THERAPEUTICS INC COMMON STOCK USD.0001</t>
+  </si>
+  <si>
+    <t>US81221K1088</t>
+  </si>
+  <si>
+    <t>SPTX US</t>
+  </si>
+  <si>
+    <t>AMYLYX PHARMACEUTICALS INC COMMON STOCK USD.0001</t>
+  </si>
+  <si>
+    <t>US03237H1014</t>
+  </si>
+  <si>
+    <t>AMLX US</t>
+  </si>
+  <si>
+    <t>INFINANT HEALTH SERIES A PREFERRED SHARES TRAN</t>
+  </si>
+  <si>
+    <t>957TXB901</t>
+  </si>
+  <si>
+    <t>ATALANTA THERAPEUTICS SERIES B 2 PREFERRED SHARES</t>
+  </si>
+  <si>
+    <t>990ADTTP7</t>
+  </si>
+  <si>
+    <t>HEMAB THERAPEUTICS HOLDINGS COMMON STOCK USD.0001</t>
+  </si>
+  <si>
+    <t>US4234941031</t>
+  </si>
+  <si>
+    <t>COAG US</t>
+  </si>
+  <si>
+    <t>ODYSSEY THERAPEUTICS INC COMMON STOCK USD.0001</t>
+  </si>
+  <si>
+    <t>US67613T1043</t>
+  </si>
+  <si>
+    <t>ODTX US</t>
+  </si>
+  <si>
+    <t>INCENDIA BRIDGE NOTE 5/2026 INCENDIA BRIDGE NOTE 5/2026</t>
+  </si>
+  <si>
+    <t>990ADRUC8</t>
+  </si>
+  <si>
+    <t>TEMPUS AI INC JUN26 55 CALL</t>
+  </si>
+  <si>
+    <t>ADI39VWQ7</t>
+  </si>
+  <si>
+    <t>PALVELLA THERAPEUTICS INC JUN26 135 CALL</t>
+  </si>
+  <si>
+    <t>ADI39VX29</t>
+  </si>
+  <si>
+    <t>GENEDX HOLDINGS CORP SEP26 75 CALL</t>
+  </si>
+  <si>
+    <t>ADI3B1BT7</t>
+  </si>
+  <si>
+    <t>TWIST BIOSCIENCE CORP JUN26 70 CALL</t>
+  </si>
+  <si>
+    <t>ADI3B2W47</t>
+  </si>
+  <si>
+    <t>GRAIL INC OCT26 115 CALL</t>
+  </si>
+  <si>
+    <t>ADI39X732</t>
+  </si>
+  <si>
+    <t>GUARDANT HEALTH INC JUN26 115 CALL</t>
+  </si>
+  <si>
+    <t>ADI39WLZ7</t>
+  </si>
+  <si>
+    <t>PERSONALIS INC OCT26 12.5 CALL</t>
+  </si>
+  <si>
+    <t>ADI3B4V93</t>
+  </si>
+  <si>
+    <t>PERSONALIS INC JUN26 7.5 CALL</t>
+  </si>
+  <si>
+    <t>ADI39XPS7</t>
+  </si>
+  <si>
+    <t>Portfolio Holdings as of 5/31/2026</t>
   </si>
   <si>
     <t>Aberdeen Investments Global is the trade name of Aberdeen's investments business, herein referred to as "Aberdeen Investments" or "Aberdeen". In the United States, Aberdeen Investments refers to the following affiliated, registered investment advisers: abrdn Inc., abrdn Investments Limited, and abrdn Asia Limited.
 Investments in HQH and HQL may be subject to additional risks including limited operating history, security selection, concentration in the healthcare industries, pharmaceuticals sector, biotechnology industry, managed care sector, life science and tool industry, healthcare technology sector, healthcare services sector, healthcare supplies sector, healthcare facilities sector, healthcare equipment sector, healthcare distributors sector, healthcare REIT, interest rate, credit/default, non-investment grade securities,, key personnel, discount to NAV, anti-takeover provisions, related party transactions, non-diversification, government intervention, market disruption, geopolitical, and potential conflicts of interest.
 Closed-end funds are traded on the secondary market through one of the stock exchanges. The Fund’s investment return and principal value will fluctuate so that an investor’s shares may be worth more or less than the original cost. Shares of closed-end funds may trade above (a premium) or below (a discount) the net asset value (NAV) of the fund’s portfolio. There is no assurance that the Fund will achieve its investment objective. 
 Holdings are subject to change and provided for informational purposes only and should not be deemed as a recommendation to buy or sell the securities shown. Holdings information is unaudited and should not be considered a replacement for portfolio holdings reported and/or filed for regulatory purposes. Please note this portfolio disclosure does not include any currency positions in the Fund so the total will not represent 100% of the portfolio.  
 By accessing the portfolio holdings, you agree not to reproduce, distribute, or disseminate the portfolio holdings, in whole or in part, in any form without prior written permission from abrdn.
 Portfolio holdings are provided on an "as is" basis and information is as of the stated calendar month-end date noted. abrdn makes no express or implied warranties or representations with respect to the accuracy, completeness or reliability of the portfolio holdings or any financial results you may achieve from such use. In no event shall abrdn or its affiliates have any liability relating to the use of the portfolio holdings.
 NOT FDIC INSURED | NO BANK GUARANTEE | MAY LOSE VALUE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.000;\(#,##0.000\)"/>
     <numFmt numFmtId="165" formatCode="#,##0.000000;\(#,##0.000000\)"/>
     <numFmt numFmtId="166" formatCode="0.000000"/>
     <numFmt numFmtId="167" formatCode="#,##0.00;\(#,##0.00\)"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1360,90 +1466,89 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2 46" xfId="1" xr:uid="{D2CA148F-EF17-4932-808D-8A6FD067C39C}"/>
+    <cellStyle name="Normal 2 46" xfId="1" xr:uid="{FFBCBD75-9249-4989-9A3C-5458CDA63F9E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1722,3041 +1827,3329 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D8AEA5C-AC71-4264-A208-F50FA58F96AA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F161"/>
+  <dimension ref="A1:F177"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H16" sqref="H16"/>
+      <selection pane="bottomLeft" activeCell="A177" sqref="A177:F177"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="59.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="12" t="s">
-        <v>412</v>
+      <c r="A2" s="1" t="s">
+        <v>447</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>193</v>
+        <v>173</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>213</v>
+        <v>185</v>
       </c>
       <c r="D5" s="9">
-        <v>699234</v>
+        <v>2074056</v>
       </c>
       <c r="E5" s="9">
-        <v>43170707.159999996</v>
+        <v>59172817.68</v>
       </c>
       <c r="F5" s="10">
-        <v>3.6399620000000001</v>
+        <v>4.7835179999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
-        <v>10</v>
+        <v>368</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>11</v>
+        <v>333</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>194</v>
+        <v>334</v>
       </c>
       <c r="D6" s="9">
-        <v>98875</v>
+        <v>378002</v>
       </c>
       <c r="E6" s="9">
-        <v>38379320</v>
+        <v>38144181.82</v>
       </c>
       <c r="F6" s="10">
-        <v>3.235973</v>
+        <v>3.0835669999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>204</v>
+        <v>181</v>
       </c>
       <c r="D7" s="9">
-        <v>36476</v>
+        <v>305100</v>
       </c>
       <c r="E7" s="9">
-        <v>27974173.920000002</v>
+        <v>32618241</v>
       </c>
       <c r="F7" s="10">
-        <v>2.3586580000000001</v>
+        <v>2.6368510000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
-        <v>54</v>
+        <v>225</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>55</v>
+        <v>226</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="D8" s="9">
-        <v>1242435</v>
+        <v>2860666</v>
       </c>
       <c r="E8" s="9">
-        <v>26314773.300000001</v>
+        <v>32611592.399999999</v>
       </c>
       <c r="F8" s="10">
-        <v>2.218744</v>
+        <v>2.636314</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="D9" s="9">
-        <v>1616638</v>
+        <v>36476</v>
       </c>
       <c r="E9" s="9">
-        <v>25268051.940000001</v>
+        <v>30493571.239999998</v>
       </c>
       <c r="F9" s="10">
-        <v>2.13049</v>
+        <v>2.4650940000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>117</v>
+        <v>49</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="D10" s="9">
-        <v>164173</v>
+        <v>1254045</v>
       </c>
       <c r="E10" s="9">
-        <v>24515954.09</v>
+        <v>26385106.800000001</v>
       </c>
       <c r="F10" s="10">
-        <v>2.0670760000000001</v>
+        <v>2.1329660000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
-        <v>27</v>
+        <v>309</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>310</v>
       </c>
       <c r="D11" s="9">
-        <v>188375</v>
+        <v>249839</v>
       </c>
       <c r="E11" s="9">
-        <v>21917431.25</v>
+        <v>25211253.489999998</v>
       </c>
       <c r="F11" s="10">
-        <v>1.84798</v>
+        <v>2.0380720000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
-        <v>8</v>
+        <v>270</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>9</v>
+        <v>271</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>195</v>
+        <v>272</v>
       </c>
       <c r="D12" s="9">
-        <v>27832</v>
+        <v>770940</v>
       </c>
       <c r="E12" s="9">
-        <v>21755439.440000001</v>
+        <v>24026345.100000001</v>
       </c>
       <c r="F12" s="10">
-        <v>1.834322</v>
+        <v>1.9422839999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
-        <v>332</v>
+        <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>334</v>
+        <v>174</v>
       </c>
       <c r="D13" s="9">
-        <v>63779</v>
+        <v>63120</v>
       </c>
       <c r="E13" s="9">
-        <v>21477578.25</v>
+        <v>21258184.800000001</v>
       </c>
       <c r="F13" s="10">
-        <v>1.810894</v>
+        <v>1.718507</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
-        <v>348</v>
+        <v>23</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>260</v>
+        <v>179</v>
       </c>
       <c r="D14" s="9">
-        <v>1211551</v>
+        <v>247544</v>
       </c>
       <c r="E14" s="9">
-        <v>21274835.559999999</v>
+        <v>21189766.399999999</v>
       </c>
       <c r="F14" s="10">
-        <v>1.7937989999999999</v>
+        <v>1.7129760000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="D15" s="9">
-        <v>508242</v>
+        <v>20688926.280000001</v>
       </c>
       <c r="E15" s="9">
-        <v>20888746.199999999</v>
+        <v>20688926.280000001</v>
       </c>
       <c r="F15" s="10">
-        <v>1.7612460000000001</v>
+        <v>1.672488</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
-        <v>29</v>
+        <v>323</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>30</v>
+        <v>324</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>216</v>
+        <v>325</v>
       </c>
       <c r="D16" s="9">
-        <v>742624</v>
+        <v>2178954</v>
       </c>
       <c r="E16" s="9">
-        <v>20592963.52</v>
+        <v>19414480.140000001</v>
       </c>
       <c r="F16" s="10">
-        <v>1.736307</v>
+        <v>1.5694619999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
-        <v>139</v>
+        <v>382</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>140</v>
+        <v>383</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>220</v>
+        <v>384</v>
       </c>
       <c r="D17" s="9">
-        <v>452730</v>
+        <v>50320</v>
       </c>
       <c r="E17" s="9">
-        <v>19571517.899999999</v>
+        <v>19137199.199999999</v>
       </c>
       <c r="F17" s="10">
-        <v>1.650183</v>
+        <v>1.5470470000000001</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
-        <v>355</v>
+        <v>169</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>356</v>
+        <v>170</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>357</v>
+        <v>213</v>
       </c>
       <c r="D18" s="9">
-        <v>2197344</v>
+        <v>508242</v>
       </c>
       <c r="E18" s="9">
-        <v>19226760</v>
+        <v>18068003.100000001</v>
       </c>
       <c r="F18" s="10">
-        <v>1.6211150000000001</v>
+        <v>1.4606129999999999</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
-        <v>299</v>
+        <v>143</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>300</v>
+        <v>144</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>301</v>
+        <v>214</v>
       </c>
       <c r="D19" s="9">
-        <v>770940</v>
+        <v>517296</v>
       </c>
       <c r="E19" s="9">
-        <v>18078543</v>
+        <v>17670831.359999999</v>
       </c>
       <c r="F19" s="10">
-        <v>1.524302</v>
+        <v>1.4285060000000001</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
-        <v>35</v>
+        <v>255</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="D20" s="9">
-        <v>85463</v>
+        <v>55623</v>
       </c>
       <c r="E20" s="9">
-        <v>18001926.32</v>
+        <v>16988376.66</v>
       </c>
       <c r="F20" s="10">
-        <v>1.5178419999999999</v>
+        <v>1.373337</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
-        <v>252</v>
+        <v>316</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>253</v>
+        <v>163</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>254</v>
+        <v>232</v>
       </c>
       <c r="D21" s="9">
-        <v>1895842</v>
+        <v>1220913</v>
       </c>
       <c r="E21" s="9">
-        <v>17176328.52</v>
+        <v>16579998.539999999</v>
       </c>
       <c r="F21" s="10">
-        <v>1.448231</v>
+        <v>1.3403229999999999</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>88</v>
       </c>
       <c r="D22" s="9">
-        <v>733400</v>
+        <v>49006.12</v>
       </c>
       <c r="E22" s="9">
-        <v>17154226</v>
+        <v>16424401.119999999</v>
       </c>
       <c r="F22" s="10">
-        <v>1.4463680000000001</v>
+        <v>1.327745</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>51</v>
+        <v>301</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>219</v>
+        <v>302</v>
       </c>
       <c r="D23" s="9">
-        <v>579536</v>
+        <v>45976</v>
       </c>
       <c r="E23" s="9">
-        <v>17044153.760000002</v>
+        <v>16090220.720000001</v>
       </c>
       <c r="F23" s="10">
-        <v>1.437087</v>
+        <v>1.3007299999999999</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D24" s="9">
-        <v>268152</v>
+        <v>86804</v>
       </c>
       <c r="E24" s="9">
-        <v>16684417.439999999</v>
+        <v>15856486.68</v>
       </c>
       <c r="F24" s="10">
-        <v>1.4067559999999999</v>
+        <v>1.2818350000000001</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>99</v>
+        <v>172</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>222</v>
       </c>
       <c r="D25" s="9">
-        <v>49006.12</v>
+        <v>434087</v>
       </c>
       <c r="E25" s="9">
-        <v>16488109.07</v>
+        <v>14620050.16</v>
       </c>
       <c r="F25" s="10">
-        <v>1.390204</v>
+        <v>1.1818820000000001</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
-        <v>42</v>
+        <v>385</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>43</v>
+        <v>386</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>199</v>
+        <v>387</v>
       </c>
       <c r="D26" s="9">
-        <v>941560</v>
+        <v>248246</v>
       </c>
       <c r="E26" s="9">
-        <v>15780545.6</v>
+        <v>14529838.380000001</v>
       </c>
       <c r="F26" s="10">
-        <v>1.3305450000000001</v>
+        <v>1.1745890000000001</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
-        <v>157</v>
+        <v>317</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>158</v>
+        <v>318</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>239</v>
+        <v>319</v>
       </c>
       <c r="D27" s="9">
-        <v>512274</v>
+        <v>739587</v>
       </c>
       <c r="E27" s="9">
-        <v>15593620.560000001</v>
+        <v>14296216.710000001</v>
       </c>
       <c r="F27" s="10">
-        <v>1.3147850000000001</v>
+        <v>1.1557029999999999</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
-        <v>370</v>
+        <v>216</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>371</v>
+        <v>217</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>372</v>
+        <v>218</v>
       </c>
       <c r="D28" s="9">
-        <v>336527</v>
+        <v>1574583</v>
       </c>
       <c r="E28" s="9">
-        <v>15429762.949999999</v>
+        <v>14281467.810000001</v>
       </c>
       <c r="F28" s="10">
-        <v>1.300969</v>
+        <v>1.1545110000000001</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
-        <v>33</v>
+        <v>320</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>34</v>
+        <v>321</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>209</v>
+        <v>322</v>
       </c>
       <c r="D29" s="9">
-        <v>30243</v>
+        <v>90568</v>
       </c>
       <c r="E29" s="9">
-        <v>15227652.93</v>
+        <v>14262648.640000001</v>
       </c>
       <c r="F29" s="10">
-        <v>1.283928</v>
+        <v>1.152989</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="1" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>221</v>
+        <v>196</v>
       </c>
       <c r="D30" s="9">
-        <v>115469</v>
+        <v>260468</v>
       </c>
       <c r="E30" s="9">
-        <v>15137985.9</v>
+        <v>14255413.640000001</v>
       </c>
       <c r="F30" s="10">
-        <v>1.2763679999999999</v>
+        <v>1.1524049999999999</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>14</v>
+        <v>267</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>15</v>
+        <v>268</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>198</v>
+        <v>269</v>
       </c>
       <c r="D31" s="9">
-        <v>43997</v>
+        <v>154920</v>
       </c>
       <c r="E31" s="9">
-        <v>14647481.24</v>
+        <v>14094621.6</v>
       </c>
       <c r="F31" s="10">
-        <v>1.2350099999999999</v>
+        <v>1.1394059999999999</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
-        <v>307</v>
+        <v>278</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>308</v>
+        <v>279</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>309</v>
+        <v>280</v>
       </c>
       <c r="D32" s="9">
-        <v>76231</v>
+        <v>59018</v>
       </c>
       <c r="E32" s="9">
-        <v>14485414.619999999</v>
+        <v>13957166.82</v>
       </c>
       <c r="F32" s="10">
-        <v>1.221346</v>
+        <v>1.1282939999999999</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A33" s="1" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="D33" s="9">
-        <v>396124</v>
+        <v>4958743</v>
       </c>
       <c r="E33" s="9">
-        <v>14474370.960000001</v>
+        <v>13735718.109999999</v>
       </c>
       <c r="F33" s="10">
-        <v>1.2204140000000001</v>
+        <v>1.110392</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
-        <v>23</v>
+        <v>133</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="D34" s="9">
-        <v>115072</v>
+        <v>34570</v>
       </c>
       <c r="E34" s="9">
-        <v>14248215.039999999</v>
+        <v>13592578.300000001</v>
       </c>
       <c r="F34" s="10">
-        <v>1.201346</v>
+        <v>1.098821</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
-        <v>191</v>
+        <v>25</v>
       </c>
       <c r="B35" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="C35" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="9">
-        <v>371637</v>
+        <v>407738</v>
       </c>
       <c r="E35" s="9">
-        <v>13178248.02</v>
+        <v>13577675.4</v>
       </c>
       <c r="F35" s="10">
-        <v>1.1111310000000001</v>
+        <v>1.0976159999999999</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
-        <v>241</v>
+        <v>335</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>336</v>
       </c>
       <c r="D36" s="9">
-        <v>1415750</v>
+        <v>884746.3</v>
       </c>
       <c r="E36" s="9">
-        <v>13138160</v>
+        <v>13235804.65</v>
       </c>
       <c r="F36" s="10">
-        <v>1.1077509999999999</v>
+        <v>1.0699799999999999</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>223</v>
+        <v>184</v>
       </c>
       <c r="D37" s="9">
-        <v>201230</v>
+        <v>25972</v>
       </c>
       <c r="E37" s="9">
-        <v>12731822.1</v>
+        <v>12791469.720000001</v>
       </c>
       <c r="F37" s="10">
-        <v>1.0734900000000001</v>
+        <v>1.03406</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="D38" s="9">
-        <v>38782</v>
+        <v>163529</v>
       </c>
       <c r="E38" s="9">
-        <v>12410240</v>
+        <v>12740544.390000001</v>
       </c>
       <c r="F38" s="10">
-        <v>1.046376</v>
+        <v>1.0299430000000001</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>196</v>
+        <v>178</v>
       </c>
       <c r="D39" s="9">
-        <v>24791</v>
+        <v>697626</v>
       </c>
       <c r="E39" s="9">
-        <v>12316912.529999999</v>
+        <v>12466576.619999999</v>
       </c>
       <c r="F39" s="10">
-        <v>1.0385070000000001</v>
+        <v>1.007795</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>218</v>
+        <v>195</v>
       </c>
       <c r="D40" s="9">
-        <v>188834</v>
+        <v>541404</v>
       </c>
       <c r="E40" s="9">
-        <v>12181681.34</v>
+        <v>12292577.82</v>
       </c>
       <c r="F40" s="10">
-        <v>1.0271049999999999</v>
+        <v>0.99372899999999997</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
-        <v>341</v>
+        <v>34</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>342</v>
+        <v>35</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>190</v>
       </c>
       <c r="D41" s="9">
-        <v>249839</v>
+        <v>231211</v>
       </c>
       <c r="E41" s="9">
-        <v>11455118.15</v>
+        <v>11884245.4</v>
       </c>
       <c r="F41" s="10">
-        <v>0.96584499999999995</v>
+        <v>0.96072000000000002</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
-        <v>147</v>
+        <v>50</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>148</v>
+        <v>51</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>234</v>
+        <v>188</v>
       </c>
       <c r="D42" s="9">
-        <v>335020</v>
+        <v>155838</v>
       </c>
       <c r="E42" s="9">
-        <v>10787644</v>
+        <v>11502402.779999999</v>
       </c>
       <c r="F42" s="10">
-        <v>0.90956599999999999</v>
+        <v>0.92985200000000001</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
-        <v>293</v>
+        <v>27</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>294</v>
+        <v>28</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>295</v>
+        <v>219</v>
       </c>
       <c r="D43" s="9">
-        <v>88675</v>
+        <v>236556</v>
       </c>
       <c r="E43" s="9">
-        <v>10754504</v>
+        <v>11428020.359999999</v>
       </c>
       <c r="F43" s="10">
-        <v>0.90677200000000002</v>
+        <v>0.92383899999999997</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
-        <v>177</v>
+        <v>29</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>178</v>
+        <v>30</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="D44" s="9">
-        <v>353234</v>
+        <v>26856</v>
       </c>
       <c r="E44" s="9">
-        <v>10522840.859999999</v>
+        <v>11404131.84</v>
       </c>
       <c r="F44" s="10">
-        <v>0.887239</v>
+        <v>0.92190799999999995</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A45" s="1" t="s">
-        <v>73</v>
+        <v>135</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>74</v>
+        <v>136</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>258</v>
+        <v>209</v>
       </c>
       <c r="D45" s="9">
-        <v>42381</v>
+        <v>386737</v>
       </c>
       <c r="E45" s="9">
-        <v>10451578.41</v>
+        <v>11397139.390000001</v>
       </c>
       <c r="F45" s="10">
-        <v>0.88123099999999999</v>
+        <v>0.92134199999999999</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A46" s="1" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>211</v>
+        <v>177</v>
       </c>
       <c r="D46" s="9">
-        <v>106833</v>
+        <v>36901</v>
       </c>
       <c r="E46" s="9">
-        <v>10433310.779999999</v>
+        <v>11143363.98</v>
       </c>
       <c r="F46" s="10">
-        <v>0.87968999999999997</v>
+        <v>0.90082700000000004</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A47" s="1" t="s">
-        <v>159</v>
+        <v>65</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>160</v>
+        <v>66</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>231</v>
       </c>
       <c r="D47" s="9">
-        <v>21114774</v>
+        <v>75552</v>
       </c>
       <c r="E47" s="9">
-        <v>10124534.130000001</v>
+        <v>10950506.880000001</v>
       </c>
       <c r="F47" s="10">
-        <v>0.85365599999999997</v>
+        <v>0.88523700000000005</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
-        <v>80</v>
+        <v>8</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>231</v>
+        <v>175</v>
       </c>
       <c r="D48" s="9">
-        <v>617080</v>
+        <v>17378</v>
       </c>
       <c r="E48" s="9">
-        <v>9885621.5999999996</v>
+        <v>10683646.84</v>
       </c>
       <c r="F48" s="10">
-        <v>0.83351200000000003</v>
+        <v>0.86366399999999999</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
-        <v>131</v>
+        <v>72</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>132</v>
+        <v>73</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>232</v>
+        <v>206</v>
       </c>
       <c r="D49" s="9">
-        <v>58285</v>
+        <v>700658</v>
       </c>
       <c r="E49" s="9">
-        <v>9552328.6500000004</v>
+        <v>10614968.699999999</v>
       </c>
       <c r="F49" s="10">
-        <v>0.80540999999999996</v>
+        <v>0.85811199999999999</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
-        <v>349</v>
+        <v>119</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>350</v>
+        <v>120</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>351</v>
+        <v>207</v>
       </c>
       <c r="D50" s="9">
-        <v>594035</v>
+        <v>45108</v>
       </c>
       <c r="E50" s="9">
-        <v>9278826.6999999993</v>
+        <v>10576923.84</v>
       </c>
       <c r="F50" s="10">
-        <v>0.78234899999999996</v>
+        <v>0.85503600000000002</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
-        <v>278</v>
+        <v>369</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>280</v>
+        <v>371</v>
       </c>
       <c r="D51" s="9">
-        <v>259577</v>
+        <v>132446</v>
       </c>
       <c r="E51" s="9">
-        <v>9261707.3599999994</v>
+        <v>10132119</v>
       </c>
       <c r="F51" s="10">
-        <v>0.78090599999999999</v>
+        <v>0.81907799999999997</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
-        <v>373</v>
+        <v>145</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>374</v>
+        <v>146</v>
       </c>
       <c r="D52" s="9">
-        <v>8847463</v>
+        <v>21114774</v>
       </c>
       <c r="E52" s="9">
-        <v>9024412.2599999998</v>
+        <v>10124534.130000001</v>
       </c>
       <c r="F52" s="10">
-        <v>0.76089799999999996</v>
+        <v>0.818465</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A53" s="1" t="s">
-        <v>329</v>
+        <v>202</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>330</v>
+        <v>203</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>331</v>
+        <v>204</v>
       </c>
       <c r="D53" s="9">
-        <v>589729</v>
+        <v>233636</v>
       </c>
       <c r="E53" s="9">
-        <v>8745681.0700000003</v>
+        <v>10004293.52</v>
       </c>
       <c r="F53" s="10">
-        <v>0.73739699999999997</v>
+        <v>0.80874500000000005</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A54" s="1" t="s">
-        <v>21</v>
+        <v>353</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>22</v>
+        <v>354</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>206</v>
+        <v>355</v>
       </c>
       <c r="D54" s="9">
-        <v>16743</v>
+        <v>191632</v>
       </c>
       <c r="E54" s="9">
-        <v>8724944.7300000004</v>
+        <v>9962947.6799999997</v>
       </c>
       <c r="F54" s="10">
-        <v>0.73564799999999997</v>
+        <v>0.80540299999999998</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A55" s="1" t="s">
-        <v>375</v>
+        <v>249</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>376</v>
+        <v>250</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>377</v>
+        <v>251</v>
       </c>
       <c r="D55" s="9">
-        <v>41123</v>
+        <v>295881</v>
       </c>
       <c r="E55" s="9">
-        <v>8572089.3499999996</v>
+        <v>9861713.7300000004</v>
       </c>
       <c r="F55" s="10">
-        <v>0.72275999999999996</v>
+        <v>0.79721900000000001</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A56" s="1" t="s">
-        <v>284</v>
+        <v>306</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>285</v>
+        <v>307</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>286</v>
+        <v>308</v>
       </c>
       <c r="D56" s="9">
-        <v>43126</v>
+        <v>912889</v>
       </c>
       <c r="E56" s="9">
-        <v>8217228.04</v>
+        <v>9603592.2799999993</v>
       </c>
       <c r="F56" s="10">
-        <v>0.69284000000000001</v>
+        <v>0.77635200000000004</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A57" s="1" t="s">
-        <v>91</v>
+        <v>235</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>92</v>
+        <v>236</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D57" s="9">
-        <v>302408</v>
+        <v>131412</v>
       </c>
       <c r="E57" s="9">
-        <v>8155943.7599999998</v>
+        <v>9419612.1600000001</v>
       </c>
       <c r="F57" s="10">
-        <v>0.68767299999999998</v>
+        <v>0.76147900000000002</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A58" s="1" t="s">
-        <v>82</v>
+        <v>294</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>83</v>
+        <v>295</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>214</v>
+        <v>296</v>
       </c>
       <c r="D58" s="9">
-        <v>45803</v>
+        <v>127312</v>
       </c>
       <c r="E58" s="9">
-        <v>8083313.4400000004</v>
+        <v>8857095.8399999999</v>
       </c>
       <c r="F58" s="10">
-        <v>0.68154899999999996</v>
+        <v>0.71600600000000003</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A59" s="1" t="s">
-        <v>125</v>
+        <v>340</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>126</v>
+        <v>341</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>249</v>
+        <v>342</v>
       </c>
       <c r="D59" s="9">
-        <v>79009</v>
+        <v>72942</v>
       </c>
       <c r="E59" s="9">
-        <v>8054967.5499999998</v>
+        <v>8640709.3200000003</v>
       </c>
       <c r="F59" s="10">
-        <v>0.67915899999999996</v>
+        <v>0.69851300000000005</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A60" s="1" t="s">
-        <v>352</v>
+        <v>129</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>353</v>
+        <v>130</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>354</v>
+        <v>220</v>
       </c>
       <c r="D60" s="9">
-        <v>76590</v>
+        <v>214753</v>
       </c>
       <c r="E60" s="9">
-        <v>7813711.7999999998</v>
+        <v>8448383.0199999996</v>
       </c>
       <c r="F60" s="10">
-        <v>0.65881699999999999</v>
+        <v>0.68296500000000004</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A61" s="1" t="s">
-        <v>338</v>
+        <v>42</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>339</v>
+        <v>43</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>340</v>
+        <v>187</v>
       </c>
       <c r="D61" s="9">
-        <v>781788</v>
+        <v>109979</v>
       </c>
       <c r="E61" s="9">
-        <v>7684976.04</v>
+        <v>8441988.0399999991</v>
       </c>
       <c r="F61" s="10">
-        <v>0.64796299999999996</v>
+        <v>0.68244800000000005</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A62" s="1" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>264</v>
+        <v>292</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="D62" s="9">
-        <v>143825</v>
+        <v>44981</v>
       </c>
       <c r="E62" s="9">
-        <v>7655804.75</v>
+        <v>8128516.5099999998</v>
       </c>
       <c r="F62" s="10">
-        <v>0.64550300000000005</v>
+        <v>0.65710800000000003</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A63" s="1" t="s">
-        <v>31</v>
+        <v>347</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>32</v>
+        <v>348</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>244</v>
+        <v>349</v>
       </c>
       <c r="D63" s="9">
-        <v>98484</v>
+        <v>230741</v>
       </c>
       <c r="E63" s="9">
-        <v>7568495.4000000004</v>
+        <v>8066705.3600000003</v>
       </c>
       <c r="F63" s="10">
-        <v>0.63814199999999999</v>
+        <v>0.652111</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A64" s="1" t="s">
-        <v>161</v>
+        <v>359</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>360</v>
       </c>
       <c r="D64" s="9">
-        <v>454620</v>
+        <v>884746.3</v>
       </c>
       <c r="E64" s="9">
-        <v>7542145.7999999998</v>
+        <v>7884416.6500000004</v>
       </c>
       <c r="F64" s="10">
-        <v>0.63592000000000004</v>
+        <v>0.63737500000000002</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A65" s="1" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="D65" s="9">
-        <v>553354</v>
+        <v>524724.5</v>
       </c>
       <c r="E65" s="9">
-        <v>7464745.46</v>
+        <v>7849878.5199999996</v>
       </c>
       <c r="F65" s="10">
-        <v>0.62939400000000001</v>
+        <v>0.63458199999999998</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A66" s="1" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>236</v>
+        <v>205</v>
       </c>
       <c r="D66" s="9">
-        <v>48380</v>
+        <v>364356</v>
       </c>
       <c r="E66" s="9">
-        <v>7452939</v>
+        <v>7819079.7599999998</v>
       </c>
       <c r="F66" s="10">
-        <v>0.62839900000000004</v>
+        <v>0.63209300000000002</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A67" s="1" t="s">
-        <v>320</v>
+        <v>240</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>321</v>
+        <v>241</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>322</v>
+        <v>242</v>
       </c>
       <c r="D67" s="9">
-        <v>190001</v>
+        <v>980766</v>
       </c>
       <c r="E67" s="9">
-        <v>7423339.0700000003</v>
+        <v>7630359.4800000004</v>
       </c>
       <c r="F67" s="10">
-        <v>0.62590299999999999</v>
+        <v>0.61683699999999997</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A68" s="1" t="s">
-        <v>378</v>
+        <v>147</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>379</v>
+        <v>148</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>380</v>
+        <v>180</v>
       </c>
       <c r="D68" s="9">
-        <v>54759</v>
+        <v>427133</v>
       </c>
       <c r="E68" s="9">
-        <v>7393560.1799999997</v>
+        <v>7491912.8200000003</v>
       </c>
       <c r="F68" s="10">
-        <v>0.62339199999999995</v>
+        <v>0.60564499999999999</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A69" s="1" t="s">
-        <v>165</v>
+        <v>76</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>166</v>
+        <v>77</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>247</v>
+        <v>197</v>
       </c>
       <c r="D69" s="9">
-        <v>288261</v>
+        <v>94792</v>
       </c>
       <c r="E69" s="9">
-        <v>7293003.2999999998</v>
+        <v>7364390.4800000004</v>
       </c>
       <c r="F69" s="10">
-        <v>0.61491399999999996</v>
+        <v>0.59533599999999998</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A70" s="1" t="s">
-        <v>296</v>
+        <v>238</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>297</v>
+        <v>388</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>298</v>
+        <v>239</v>
       </c>
       <c r="D70" s="9">
-        <v>90229</v>
+        <v>473877</v>
       </c>
       <c r="E70" s="9">
-        <v>7209297.0999999996</v>
+        <v>7089199.9199999999</v>
       </c>
       <c r="F70" s="10">
-        <v>0.60785599999999995</v>
+        <v>0.57308899999999996</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A71" s="1" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D71" s="9">
         <v>94617</v>
       </c>
       <c r="E71" s="9">
-        <v>6947726.3099999996</v>
+        <v>6977057.5800000001</v>
       </c>
       <c r="F71" s="10">
-        <v>0.58580100000000002</v>
+        <v>0.56402399999999997</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A72" s="1" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="D72" s="9">
         <v>2875000</v>
       </c>
       <c r="E72" s="9">
         <v>6900000</v>
       </c>
       <c r="F72" s="10">
-        <v>0.58177699999999999</v>
+        <v>0.55779400000000001</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A73" s="1" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>282</v>
+        <v>265</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="D73" s="9">
-        <v>291526</v>
+        <v>49954</v>
       </c>
       <c r="E73" s="9">
-        <v>6833369.4400000004</v>
+        <v>6625399.0199999996</v>
       </c>
       <c r="F73" s="10">
-        <v>0.57615899999999998</v>
+        <v>0.53559599999999996</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A74" s="1" t="s">
-        <v>323</v>
+        <v>46</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>324</v>
+        <v>47</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>325</v>
+        <v>198</v>
       </c>
       <c r="D74" s="9">
-        <v>37946</v>
+        <v>49905</v>
       </c>
       <c r="E74" s="9">
-        <v>6772981.54</v>
+        <v>6472179.4500000002</v>
       </c>
       <c r="F74" s="10">
-        <v>0.57106800000000002</v>
+        <v>0.52320999999999995</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A75" s="1" t="s">
-        <v>163</v>
+        <v>281</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>164</v>
+        <v>282</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>215</v>
+        <v>283</v>
       </c>
       <c r="D75" s="9">
-        <v>107510</v>
+        <v>248382</v>
       </c>
       <c r="E75" s="9">
-        <v>6705398.7000000002</v>
+        <v>6293999.8799999999</v>
       </c>
       <c r="F75" s="10">
-        <v>0.56536900000000001</v>
+        <v>0.50880599999999998</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A76" s="1" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>319</v>
+        <v>290</v>
       </c>
       <c r="D76" s="9">
         <v>778031</v>
       </c>
       <c r="E76" s="9">
-        <v>6667725.6699999999</v>
+        <v>6154225.21</v>
       </c>
       <c r="F76" s="10">
-        <v>0.56219300000000005</v>
+        <v>0.497506</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A77" s="1" t="s">
-        <v>381</v>
+        <v>311</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>188</v>
+        <v>312</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>225</v>
+        <v>313</v>
       </c>
       <c r="D77" s="9">
-        <v>124995</v>
+        <v>33670</v>
       </c>
       <c r="E77" s="9">
-        <v>6655983.75</v>
+        <v>6135010.7000000002</v>
       </c>
       <c r="F77" s="10">
-        <v>0.56120300000000001</v>
+        <v>0.49595299999999998</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A78" s="1" t="s">
-        <v>119</v>
+        <v>54</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>120</v>
+        <v>55</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>224</v>
+        <v>194</v>
       </c>
       <c r="D78" s="9">
-        <v>23093</v>
+        <v>148026</v>
       </c>
       <c r="E78" s="9">
-        <v>6365354.5199999996</v>
+        <v>6122355.3600000003</v>
       </c>
       <c r="F78" s="10">
-        <v>0.53669800000000001</v>
+        <v>0.49492999999999998</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A79" s="1" t="s">
-        <v>326</v>
+        <v>350</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>327</v>
+        <v>351</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>328</v>
+        <v>352</v>
       </c>
       <c r="D79" s="9">
-        <v>89391</v>
+        <v>877108</v>
       </c>
       <c r="E79" s="9">
-        <v>5955228.4199999999</v>
+        <v>6069587.3600000003</v>
       </c>
       <c r="F79" s="10">
-        <v>0.50211799999999995</v>
+        <v>0.49066399999999999</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A80" s="1" t="s">
-        <v>382</v>
+        <v>262</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>263</v>
       </c>
       <c r="D80" s="9">
-        <v>64126</v>
+        <v>524724.5</v>
       </c>
       <c r="E80" s="9">
-        <v>5946403.9800000004</v>
+        <v>6016123.8099999996</v>
       </c>
       <c r="F80" s="10">
-        <v>0.50137399999999999</v>
+        <v>0.486342</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A81" s="1" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D81" s="9">
-        <v>5635</v>
+        <v>19287</v>
       </c>
       <c r="E81" s="9">
-        <v>5927963.6500000004</v>
+        <v>5960261.6100000003</v>
       </c>
       <c r="F81" s="10">
-        <v>0.49981900000000001</v>
+        <v>0.48182599999999998</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A82" s="1" t="s">
-        <v>141</v>
+        <v>372</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>142</v>
+        <v>373</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>246</v>
+        <v>374</v>
       </c>
       <c r="D82" s="9">
-        <v>92988</v>
+        <v>63807</v>
       </c>
       <c r="E82" s="9">
-        <v>5856384.2400000002</v>
+        <v>5241106.9800000004</v>
       </c>
       <c r="F82" s="10">
-        <v>0.493784</v>
+        <v>0.42369000000000001</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A83" s="1" t="s">
-        <v>385</v>
+        <v>38</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>386</v>
+        <v>39</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>387</v>
+        <v>211</v>
       </c>
       <c r="D83" s="9">
-        <v>143443</v>
+        <v>30074</v>
       </c>
       <c r="E83" s="9">
-        <v>5572760.5499999998</v>
+        <v>5220846.4000000004</v>
       </c>
       <c r="F83" s="10">
-        <v>0.46987000000000001</v>
+        <v>0.42205199999999998</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A84" s="1" t="s">
-        <v>287</v>
+        <v>137</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>288</v>
+        <v>138</v>
       </c>
       <c r="D84" s="9">
-        <v>5247245</v>
+        <v>2409466</v>
       </c>
       <c r="E84" s="9">
-        <v>5352189.9000000004</v>
+        <v>5069998.3600000003</v>
       </c>
       <c r="F84" s="10">
-        <v>0.45127299999999998</v>
+        <v>0.409858</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A85" s="1" t="s">
-        <v>272</v>
+        <v>344</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>273</v>
+        <v>345</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>274</v>
+        <v>346</v>
       </c>
       <c r="D85" s="9">
-        <v>5232466</v>
+        <v>56806</v>
       </c>
       <c r="E85" s="9">
-        <v>5284790.66</v>
+        <v>5017105.92</v>
       </c>
       <c r="F85" s="10">
-        <v>0.44558999999999999</v>
+        <v>0.405582</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A86" s="1" t="s">
-        <v>37</v>
+        <v>297</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>38</v>
+        <v>298</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>205</v>
+        <v>299</v>
       </c>
       <c r="D86" s="9">
-        <v>22241</v>
+        <v>235603</v>
       </c>
       <c r="E86" s="9">
-        <v>5193273.5</v>
+        <v>4957087.12</v>
       </c>
       <c r="F86" s="10">
-        <v>0.43787399999999999</v>
+        <v>0.40072999999999998</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A87" s="1" t="s">
-        <v>151</v>
+        <v>303</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>152</v>
+        <v>304</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>305</v>
       </c>
       <c r="D87" s="9">
-        <v>2409466</v>
+        <v>35763</v>
       </c>
       <c r="E87" s="9">
-        <v>5069998.3600000003</v>
+        <v>4866271.41</v>
       </c>
       <c r="F87" s="10">
-        <v>0.42748000000000003</v>
+        <v>0.39338800000000002</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A88" s="1" t="s">
-        <v>184</v>
+        <v>343</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>251</v>
+        <v>201</v>
       </c>
       <c r="D88" s="9">
-        <v>538699</v>
+        <v>95622</v>
       </c>
       <c r="E88" s="9">
-        <v>4896773.91</v>
+        <v>4826042.34</v>
       </c>
       <c r="F88" s="10">
-        <v>0.41287400000000002</v>
+        <v>0.39013599999999998</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A89" s="1" t="s">
-        <v>266</v>
+        <v>149</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>267</v>
+        <v>150</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>268</v>
+        <v>221</v>
       </c>
       <c r="D89" s="9">
-        <v>4738771</v>
+        <v>249426</v>
       </c>
       <c r="E89" s="9">
-        <v>4833546.42</v>
+        <v>4290127.2</v>
       </c>
       <c r="F89" s="10">
-        <v>0.40754299999999999</v>
+        <v>0.34681299999999998</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A90" s="1" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>140</v>
       </c>
       <c r="D90" s="9">
-        <v>2811400</v>
+        <v>7107218</v>
       </c>
       <c r="E90" s="9">
-        <v>4723152</v>
+        <v>4264330.8</v>
       </c>
       <c r="F90" s="10">
-        <v>0.39823500000000001</v>
+        <v>0.34472799999999998</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A91" s="1" t="s">
-        <v>52</v>
+        <v>337</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>53</v>
+        <v>338</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>222</v>
+        <v>339</v>
       </c>
       <c r="D91" s="9">
-        <v>49905</v>
+        <v>22035</v>
       </c>
       <c r="E91" s="9">
-        <v>4686079.5</v>
+        <v>4091238.45</v>
       </c>
       <c r="F91" s="10">
-        <v>0.39510899999999999</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.330735</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="1" t="s">
-        <v>388</v>
+        <v>356</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>389</v>
+        <v>357</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>390</v>
+        <v>358</v>
       </c>
       <c r="D92" s="9">
-        <v>543754</v>
+        <v>351255</v>
       </c>
       <c r="E92" s="9">
-        <v>4556658.5199999996</v>
+        <v>3951618.75</v>
       </c>
       <c r="F92" s="10">
-        <v>0.38419700000000001</v>
+        <v>0.31944800000000001</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A93" s="1" t="s">
-        <v>391</v>
+        <v>113</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>392</v>
+        <v>114</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>393</v>
+        <v>223</v>
       </c>
       <c r="D93" s="9">
-        <v>50409</v>
+        <v>35759</v>
       </c>
       <c r="E93" s="9">
-        <v>4018101.39</v>
+        <v>3947436.01</v>
       </c>
       <c r="F93" s="10">
-        <v>0.33878799999999998</v>
+        <v>0.31911</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A94" s="1" t="s">
-        <v>17</v>
+        <v>252</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>18</v>
+        <v>253</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>201</v>
+        <v>254</v>
       </c>
       <c r="D94" s="9">
-        <v>17057</v>
+        <v>169720</v>
       </c>
       <c r="E94" s="9">
-        <v>3958588.56</v>
+        <v>3937504</v>
       </c>
       <c r="F94" s="10">
-        <v>0.33377099999999998</v>
+        <v>0.31830700000000001</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A95" s="1" t="s">
-        <v>153</v>
+        <v>405</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>154</v>
+        <v>406</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>407</v>
       </c>
       <c r="D95" s="9">
-        <v>6584840</v>
+        <v>294510</v>
       </c>
       <c r="E95" s="9">
-        <v>3950904</v>
+        <v>3858081</v>
       </c>
       <c r="F95" s="10">
-        <v>0.333123</v>
+        <v>0.311886</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A96" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D96" s="9">
-        <v>245500</v>
+        <v>1770000</v>
       </c>
       <c r="E96" s="9">
-        <v>3932910</v>
+        <v>3840900</v>
       </c>
       <c r="F96" s="10">
-        <v>0.33160499999999998</v>
+        <v>0.310498</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A97" s="1" t="s">
-        <v>310</v>
+        <v>6</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>311</v>
+        <v>7</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D97" s="9">
-        <v>190244</v>
+        <v>8570</v>
       </c>
       <c r="E97" s="9">
-        <v>3875270.28</v>
+        <v>3835417.8</v>
       </c>
       <c r="F97" s="10">
-        <v>0.32674599999999998</v>
+        <v>0.310054</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A98" s="1" t="s">
-        <v>61</v>
+        <v>389</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>102</v>
+        <v>390</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>183</v>
       </c>
       <c r="D98" s="9">
-        <v>1798941</v>
+        <v>16937</v>
       </c>
       <c r="E98" s="9">
-        <v>3739998.34</v>
+        <v>3795751.07</v>
       </c>
       <c r="F98" s="10">
-        <v>0.31534000000000001</v>
+        <v>0.30684800000000001</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
-        <v>397</v>
+        <v>53</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>398</v>
+        <v>91</v>
       </c>
       <c r="D99" s="9">
-        <v>8847463</v>
+        <v>1798941</v>
       </c>
       <c r="E99" s="9">
-        <v>3691161.56</v>
+        <v>3739998.34</v>
       </c>
       <c r="F99" s="10">
-        <v>0.311222</v>
+        <v>0.30234100000000003</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A100" s="1" t="s">
-        <v>343</v>
+        <v>363</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>344</v>
+        <v>364</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>345</v>
+        <v>365</v>
       </c>
       <c r="D100" s="9">
-        <v>19691</v>
+        <v>9694</v>
       </c>
       <c r="E100" s="9">
-        <v>3520947.71</v>
+        <v>3718327.58</v>
       </c>
       <c r="F100" s="10">
-        <v>0.296871</v>
+        <v>0.300589</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A101" s="1" t="s">
-        <v>127</v>
+        <v>402</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>128</v>
+        <v>403</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>404</v>
       </c>
       <c r="D101" s="9">
-        <v>4394904</v>
+        <v>114053</v>
       </c>
       <c r="E101" s="9">
-        <v>3449999.64</v>
+        <v>3592669.5</v>
       </c>
       <c r="F101" s="10">
-        <v>0.29088900000000001</v>
+        <v>0.29043099999999999</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A102" s="1" t="s">
-        <v>291</v>
+        <v>115</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>292</v>
+        <v>116</v>
       </c>
       <c r="D102" s="9">
-        <v>5247245</v>
+        <v>4394904</v>
       </c>
       <c r="E102" s="9">
-        <v>3431698.23</v>
+        <v>3449999.64</v>
       </c>
       <c r="F102" s="10">
-        <v>0.28934599999999999</v>
+        <v>0.27889700000000001</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A103" s="1" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="D103" s="9">
         <v>827250</v>
       </c>
       <c r="E103" s="9">
         <v>3399997.5</v>
       </c>
       <c r="F103" s="10">
-        <v>0.28667300000000001</v>
+        <v>0.27485500000000002</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A104" s="1" t="s">
-        <v>399</v>
+        <v>246</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>400</v>
+        <v>247</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>401</v>
+        <v>248</v>
       </c>
       <c r="D104" s="9">
-        <v>376318</v>
+        <v>48802</v>
       </c>
       <c r="E104" s="9">
-        <v>3364282.92</v>
+        <v>3263389.74</v>
       </c>
       <c r="F104" s="10">
-        <v>0.283661</v>
+        <v>0.26381199999999999</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A105" s="1" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="D105" s="9">
-        <v>121035</v>
+        <v>91681</v>
       </c>
       <c r="E105" s="9">
-        <v>3146910</v>
+        <v>3160244.07</v>
       </c>
       <c r="F105" s="10">
-        <v>0.26533299999999999</v>
+        <v>0.25547300000000001</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A106" s="1" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="D106" s="9">
         <v>657322</v>
       </c>
       <c r="E106" s="9">
         <v>3099996.28</v>
       </c>
       <c r="F106" s="10">
-        <v>0.261378</v>
+        <v>0.25060300000000002</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A107" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>104</v>
+        <v>22</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>189</v>
       </c>
       <c r="D107" s="9">
-        <v>331413</v>
+        <v>25202</v>
       </c>
       <c r="E107" s="9">
-        <v>3060002.51</v>
+        <v>2991981.44</v>
       </c>
       <c r="F107" s="10">
-        <v>0.25800600000000001</v>
+        <v>0.241871</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A108" s="1" t="s">
-        <v>75</v>
+        <v>228</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>108</v>
+        <v>229</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>230</v>
       </c>
       <c r="D108" s="9">
-        <v>532816</v>
+        <v>1378048</v>
       </c>
       <c r="E108" s="9">
-        <v>2925000</v>
+        <v>2976583.6800000002</v>
       </c>
       <c r="F108" s="10">
-        <v>0.24662300000000001</v>
+        <v>0.24062600000000001</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A109" s="1" t="s">
-        <v>167</v>
+        <v>375</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>168</v>
+        <v>376</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>377</v>
       </c>
       <c r="D109" s="9">
-        <v>647722</v>
+        <v>111766</v>
       </c>
       <c r="E109" s="9">
-        <v>2924983.01</v>
+        <v>2957328.36</v>
       </c>
       <c r="F109" s="10">
-        <v>0.24662200000000001</v>
+        <v>0.23907</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A110" s="1" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>123</v>
+        <v>75</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>191</v>
       </c>
       <c r="D110" s="9">
-        <v>4768649</v>
+        <v>20060</v>
       </c>
       <c r="E110" s="9">
-        <v>2842591.67</v>
+        <v>2951227.2</v>
       </c>
       <c r="F110" s="10">
-        <v>0.239675</v>
+        <v>0.23857700000000001</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A111" s="1" t="s">
-        <v>255</v>
+        <v>151</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="D111" s="9">
-        <v>1181978</v>
+        <v>647722</v>
       </c>
       <c r="E111" s="9">
-        <v>2706729.62</v>
+        <v>2924983.01</v>
       </c>
       <c r="F111" s="10">
-        <v>0.22821900000000001</v>
+        <v>0.236455</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A112" s="1" t="s">
-        <v>302</v>
+        <v>361</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>362</v>
       </c>
       <c r="D112" s="9">
-        <v>1503519</v>
+        <v>121035</v>
       </c>
       <c r="E112" s="9">
-        <v>2706334.2</v>
+        <v>2811643.05</v>
       </c>
       <c r="F112" s="10">
-        <v>0.228186</v>
+        <v>0.227293</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A113" s="1" t="s">
-        <v>335</v>
+        <v>381</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>336</v>
+        <v>366</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>337</v>
+        <v>367</v>
       </c>
       <c r="D113" s="9">
-        <v>24686</v>
+        <v>134089</v>
       </c>
       <c r="E113" s="9">
-        <v>2669544.04</v>
+        <v>2582554.14</v>
       </c>
       <c r="F113" s="10">
-        <v>0.22508400000000001</v>
+        <v>0.20877299999999999</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A114" s="1" t="s">
-        <v>12</v>
+        <v>164</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="D114" s="9">
-        <v>2587650.2400000002</v>
+        <v>2445513</v>
       </c>
       <c r="E114" s="9">
-        <v>2587650.2400000002</v>
+        <v>2564609.48</v>
       </c>
       <c r="F114" s="10">
-        <v>0.21817900000000001</v>
+        <v>0.20732200000000001</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A115" s="1" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="D115" s="9">
         <v>15982.079</v>
       </c>
       <c r="E115" s="9">
-        <v>2552657.66</v>
+        <v>2524209.56</v>
       </c>
       <c r="F115" s="10">
-        <v>0.215229</v>
+        <v>0.20405699999999999</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A116" s="1" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>290</v>
+        <v>261</v>
       </c>
       <c r="D116" s="9">
         <v>2328492</v>
       </c>
       <c r="E116" s="9">
         <v>2332799.71</v>
       </c>
       <c r="F116" s="10">
-        <v>0.196691</v>
+        <v>0.188583</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A117" s="1" t="s">
-        <v>275</v>
+        <v>111</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>112</v>
       </c>
       <c r="D117" s="9">
-        <v>48802</v>
+        <v>4768649</v>
       </c>
       <c r="E117" s="9">
-        <v>2289789.84</v>
+        <v>2284182.87</v>
       </c>
       <c r="F117" s="10">
-        <v>0.19306499999999999</v>
+        <v>0.18465300000000001</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A118" s="1" t="s">
-        <v>358</v>
+        <v>410</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>359</v>
+        <v>411</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>360</v>
+        <v>412</v>
       </c>
       <c r="D118" s="9">
-        <v>66916</v>
+        <v>79600</v>
       </c>
       <c r="E118" s="9">
-        <v>2161386.7999999998</v>
+        <v>2201736</v>
       </c>
       <c r="F118" s="10">
-        <v>0.18223900000000001</v>
+        <v>0.17798800000000001</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A119" s="1" t="s">
-        <v>72</v>
+        <v>378</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>107</v>
+        <v>379</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>380</v>
       </c>
       <c r="D119" s="9">
-        <v>632394</v>
+        <v>330780</v>
       </c>
       <c r="E119" s="9">
-        <v>2049525.71</v>
+        <v>2176532.4</v>
       </c>
       <c r="F119" s="10">
-        <v>0.17280699999999999</v>
+        <v>0.17595</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A120" s="1" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>96</v>
       </c>
       <c r="D120" s="9">
-        <v>2045</v>
+        <v>632394</v>
       </c>
       <c r="E120" s="9">
-        <v>2019171.65</v>
+        <v>2049525.71</v>
       </c>
       <c r="F120" s="10">
-        <v>0.17024800000000001</v>
+        <v>0.165683</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A121" s="1" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="D121" s="9">
-        <v>6199</v>
+        <v>109862</v>
       </c>
       <c r="E121" s="9">
-        <v>1979836.62</v>
+        <v>1998389.78</v>
       </c>
       <c r="F121" s="10">
-        <v>0.166931</v>
+        <v>0.161549</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A122" s="1" t="s">
-        <v>69</v>
+        <v>416</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>70</v>
+        <v>417</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>235</v>
+        <v>418</v>
       </c>
       <c r="D122" s="9">
-        <v>8128</v>
+        <v>134595</v>
       </c>
       <c r="E122" s="9">
-        <v>1945761.92</v>
+        <v>1931438.25</v>
       </c>
       <c r="F122" s="10">
-        <v>0.16405800000000001</v>
+        <v>0.156137</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A123" s="1" t="s">
-        <v>182</v>
+        <v>419</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>183</v>
+        <v>420</v>
       </c>
       <c r="D123" s="9">
-        <v>1644892</v>
+        <v>5954188</v>
       </c>
       <c r="E123" s="9">
-        <v>1724998.24</v>
+        <v>1891764.61</v>
       </c>
       <c r="F123" s="10">
-        <v>0.14544399999999999</v>
+        <v>0.15293000000000001</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A124" s="1" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="D124" s="9">
         <v>1777778</v>
       </c>
       <c r="E124" s="9">
-        <v>1600000.2</v>
+        <v>1742222.44</v>
       </c>
       <c r="F124" s="10">
-        <v>0.134905</v>
+        <v>0.14084099999999999</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
-        <v>129</v>
+        <v>273</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>130</v>
+        <v>274</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>275</v>
       </c>
       <c r="D125" s="9">
-        <v>1569230</v>
+        <v>1743519</v>
       </c>
       <c r="E125" s="9">
-        <v>1569230</v>
+        <v>1605257.94</v>
       </c>
       <c r="F125" s="10">
-        <v>0.13231000000000001</v>
+        <v>0.129769</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A126" s="1" t="s">
-        <v>173</v>
+        <v>421</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>174</v>
+        <v>422</v>
       </c>
       <c r="D126" s="9">
-        <v>31194.799999999999</v>
+        <v>2461538</v>
       </c>
       <c r="E126" s="9">
-        <v>1553812.99</v>
+        <v>1599999.7</v>
       </c>
       <c r="F126" s="10">
-        <v>0.13101099999999999</v>
+        <v>0.12934399999999999</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A127" s="1" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="D127" s="9">
-        <v>3219587</v>
+        <v>31194.799999999999</v>
       </c>
       <c r="E127" s="9">
-        <v>1543791.97</v>
+        <v>1591246.75</v>
       </c>
       <c r="F127" s="10">
-        <v>0.130166</v>
+        <v>0.128636</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A128" s="1" t="s">
-        <v>407</v>
+        <v>117</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>118</v>
       </c>
       <c r="D128" s="9">
-        <v>53636</v>
+        <v>1569230</v>
       </c>
       <c r="E128" s="9">
-        <v>1501808</v>
+        <v>1569230</v>
       </c>
       <c r="F128" s="10">
-        <v>0.12662599999999999</v>
+        <v>0.126856</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A129" s="1" t="s">
-        <v>78</v>
+        <v>153</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>109</v>
+        <v>154</v>
       </c>
       <c r="D129" s="9">
-        <v>82076</v>
+        <v>3219587</v>
       </c>
       <c r="E129" s="9">
-        <v>1359999.32</v>
+        <v>1543791.97</v>
       </c>
       <c r="F129" s="10">
-        <v>0.11466899999999999</v>
+        <v>0.12479999999999999</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A130" s="1" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>110</v>
+        <v>41</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>224</v>
       </c>
       <c r="D130" s="9">
-        <v>2773472</v>
+        <v>2045</v>
       </c>
       <c r="E130" s="9">
-        <v>1144057.2</v>
+        <v>1518289.8</v>
       </c>
       <c r="F130" s="10">
-        <v>9.6462000000000006E-2</v>
+        <v>0.122738</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A131" s="1" t="s">
-        <v>305</v>
+        <v>61</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>306</v>
+        <v>62</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>210</v>
       </c>
       <c r="D131" s="9">
-        <v>1029194.96</v>
+        <v>8128</v>
       </c>
       <c r="E131" s="9">
-        <v>1029194.96</v>
+        <v>1425000.96</v>
       </c>
       <c r="F131" s="10">
-        <v>8.6777000000000007E-2</v>
+        <v>0.11519699999999999</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A132" s="1" t="s">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>134</v>
+        <v>98</v>
       </c>
       <c r="D132" s="9">
-        <v>121377</v>
+        <v>82076</v>
       </c>
       <c r="E132" s="9">
-        <v>791936.37</v>
+        <v>1359999.32</v>
       </c>
       <c r="F132" s="10">
-        <v>6.6772999999999999E-2</v>
+        <v>0.109942</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A133" s="1" t="s">
-        <v>135</v>
+        <v>394</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>136</v>
+        <v>395</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>396</v>
       </c>
       <c r="D133" s="9">
-        <v>720871.66</v>
+        <v>49509</v>
       </c>
       <c r="E133" s="9">
-        <v>720871.66</v>
+        <v>1135736.46</v>
       </c>
       <c r="F133" s="10">
-        <v>6.0781000000000002E-2</v>
+        <v>9.1813000000000006E-2</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A134" s="1" t="s">
-        <v>261</v>
+        <v>67</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>262</v>
+        <v>97</v>
       </c>
       <c r="D134" s="9">
-        <v>117926</v>
+        <v>532816</v>
       </c>
       <c r="E134" s="9">
-        <v>712119.74</v>
+        <v>1082255.8600000001</v>
       </c>
       <c r="F134" s="10">
-        <v>6.0042999999999999E-2</v>
+        <v>8.7488999999999997E-2</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A135" s="1" t="s">
-        <v>86</v>
+        <v>276</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>111</v>
+        <v>277</v>
       </c>
       <c r="D135" s="9">
-        <v>1529261</v>
+        <v>1029194.96</v>
       </c>
       <c r="E135" s="9">
-        <v>708965.4</v>
+        <v>1029194.96</v>
       </c>
       <c r="F135" s="10">
-        <v>5.9776999999999997E-2</v>
+        <v>8.3199999999999996E-2</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A136" s="1" t="s">
-        <v>361</v>
+        <v>59</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>362</v>
+        <v>93</v>
       </c>
       <c r="D136" s="9">
-        <v>680000</v>
+        <v>331413</v>
       </c>
       <c r="E136" s="9">
-        <v>680000</v>
+        <v>1024662.71</v>
       </c>
       <c r="F136" s="10">
-        <v>5.7334999999999997E-2</v>
+        <v>8.2834000000000005E-2</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A137" s="1" t="s">
-        <v>71</v>
+        <v>423</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>106</v>
+        <v>424</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>425</v>
       </c>
       <c r="D137" s="9">
-        <v>1295238</v>
+        <v>35000</v>
       </c>
       <c r="E137" s="9">
-        <v>654483.76</v>
+        <v>997500</v>
       </c>
       <c r="F137" s="10">
-        <v>5.5183000000000003E-2</v>
+        <v>8.0638000000000001E-2</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A138" s="1" t="s">
-        <v>88</v>
+        <v>426</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>89</v>
+        <v>427</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>259</v>
+        <v>428</v>
       </c>
       <c r="D138" s="9">
-        <v>617287</v>
+        <v>57750</v>
       </c>
       <c r="E138" s="9">
-        <v>654324.22</v>
+        <v>982327.5</v>
       </c>
       <c r="F138" s="10">
-        <v>5.5169999999999997E-2</v>
+        <v>7.9410999999999995E-2</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A139" s="1" t="s">
-        <v>60</v>
+        <v>121</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D139" s="9">
-        <v>1769383</v>
+        <v>121377</v>
       </c>
       <c r="E139" s="9">
-        <v>641755.21</v>
+        <v>791936.37</v>
       </c>
       <c r="F139" s="10">
-        <v>5.4109999999999998E-2</v>
+        <v>6.4019999999999994E-2</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A140" s="1" t="s">
-        <v>366</v>
+        <v>123</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>367</v>
+        <v>124</v>
       </c>
       <c r="D140" s="9">
-        <v>21152</v>
+        <v>720871.66</v>
       </c>
       <c r="E140" s="9">
-        <v>622080.31999999995</v>
+        <v>720871.66</v>
       </c>
       <c r="F140" s="10">
-        <v>5.2450999999999998E-2</v>
+        <v>5.8275E-2</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A141" s="1" t="s">
-        <v>129</v>
+        <v>233</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>363</v>
+        <v>234</v>
       </c>
       <c r="D141" s="9">
-        <v>547370.43999999994</v>
+        <v>117926</v>
       </c>
       <c r="E141" s="9">
-        <v>547370.43999999994</v>
+        <v>712119.74</v>
       </c>
       <c r="F141" s="10">
-        <v>4.6151999999999999E-2</v>
+        <v>5.7568000000000001E-2</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A142" s="1" t="s">
-        <v>186</v>
+        <v>78</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>187</v>
+        <v>100</v>
       </c>
       <c r="D142" s="9">
-        <v>86599</v>
+        <v>1529261</v>
       </c>
       <c r="E142" s="9">
-        <v>498792.92</v>
+        <v>708965.4</v>
       </c>
       <c r="F142" s="10">
-        <v>4.2056000000000003E-2</v>
+        <v>5.7313000000000003E-2</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A143" s="1" t="s">
-        <v>364</v>
+        <v>326</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>365</v>
+        <v>327</v>
       </c>
       <c r="D143" s="9">
-        <v>439002</v>
+        <v>680000</v>
       </c>
       <c r="E143" s="9">
-        <v>439002</v>
+        <v>680000</v>
       </c>
       <c r="F143" s="10">
-        <v>3.7014999999999999E-2</v>
+        <v>5.4970999999999999E-2</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A144" s="1" t="s">
-        <v>346</v>
+        <v>397</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>347</v>
+        <v>398</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>399</v>
       </c>
       <c r="D144" s="9">
-        <v>426415</v>
+        <v>22750</v>
       </c>
       <c r="E144" s="9">
-        <v>426415</v>
+        <v>654745</v>
       </c>
       <c r="F144" s="10">
-        <v>3.5952999999999999E-2</v>
+        <v>5.2928999999999997E-2</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A145" s="1" t="s">
-        <v>313</v>
+        <v>52</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>314</v>
+        <v>90</v>
       </c>
       <c r="D145" s="9">
-        <v>161370.49</v>
+        <v>1769383</v>
       </c>
       <c r="E145" s="9">
-        <v>161370.49</v>
+        <v>641755.21</v>
       </c>
       <c r="F145" s="10">
-        <v>1.3606E-2</v>
+        <v>5.1879000000000002E-2</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A146" s="1" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D146" s="9">
-        <v>91800</v>
+        <v>2773472</v>
       </c>
       <c r="E146" s="9">
-        <v>29376</v>
+        <v>548870.11</v>
       </c>
       <c r="F146" s="10">
-        <v>2.477E-3</v>
+        <v>4.4371000000000001E-2</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A147" s="1" t="s">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>368</v>
+        <v>118</v>
       </c>
       <c r="D147" s="9">
-        <v>7593</v>
+        <v>547370.43999999994</v>
       </c>
       <c r="E147" s="9">
-        <v>10478.34</v>
+        <v>547370.43999999994</v>
       </c>
       <c r="F147" s="10">
-        <v>8.83E-4</v>
+        <v>4.4248999999999997E-2</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A148" s="1" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="D148" s="9">
-        <v>421634</v>
+        <v>1295238</v>
       </c>
       <c r="E148" s="9">
-        <v>42.16</v>
+        <v>523535.2</v>
       </c>
       <c r="F148" s="10">
-        <v>3.9999999999999998E-6</v>
+        <v>4.2321999999999999E-2</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
-        <v>68</v>
+        <v>166</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>105</v>
+        <v>167</v>
       </c>
       <c r="D149" s="9">
-        <v>346666</v>
+        <v>86599</v>
       </c>
       <c r="E149" s="9">
-        <v>40.97</v>
+        <v>498792.92</v>
       </c>
       <c r="F149" s="10">
-        <v>3.0000000000000001E-6</v>
+        <v>4.0321999999999997E-2</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A150" s="1" t="s">
-        <v>121</v>
+        <v>330</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>144</v>
+        <v>331</v>
       </c>
       <c r="D150" s="9">
-        <v>160000</v>
+        <v>21152</v>
       </c>
       <c r="E150" s="9">
-        <v>16</v>
+        <v>486072.96</v>
       </c>
       <c r="F150" s="10">
-        <v>9.9999999999999995E-7</v>
+        <v>3.9294000000000003E-2</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A151" s="1" t="s">
-        <v>175</v>
+        <v>328</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>176</v>
+        <v>329</v>
       </c>
       <c r="D151" s="9">
-        <v>5487525</v>
+        <v>439002</v>
       </c>
       <c r="E151" s="9">
-        <v>5.49</v>
+        <v>439002</v>
       </c>
       <c r="F151" s="10">
-        <v>0</v>
+        <v>3.5489E-2</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A152" s="1" t="s">
-        <v>95</v>
+        <v>314</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>118</v>
+        <v>315</v>
       </c>
       <c r="D152" s="9">
-        <v>1529261</v>
+        <v>426415</v>
       </c>
       <c r="E152" s="9">
-        <v>1.53</v>
+        <v>426415</v>
       </c>
       <c r="F152" s="10">
-        <v>0</v>
+        <v>3.4471000000000002E-2</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A153" s="1" t="s">
-        <v>96</v>
+        <v>400</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>124</v>
+        <v>401</v>
       </c>
       <c r="D153" s="9">
-        <v>79790</v>
+        <v>420993.84</v>
       </c>
       <c r="E153" s="9">
-        <v>0.08</v>
+        <v>420993.84</v>
       </c>
       <c r="F153" s="10">
-        <v>0</v>
+        <v>3.4033000000000001E-2</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A154" s="1" t="s">
-        <v>90</v>
+        <v>284</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>113</v>
+        <v>285</v>
       </c>
       <c r="D154" s="9">
-        <v>26208.04</v>
+        <v>161370.49</v>
       </c>
       <c r="E154" s="9">
-        <v>0.03</v>
+        <v>161370.49</v>
       </c>
       <c r="F154" s="10">
-        <v>0</v>
+        <v>1.3044999999999999E-2</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A155" s="1" t="s">
-        <v>315</v>
+        <v>429</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>316</v>
+        <v>430</v>
       </c>
       <c r="D155" s="9">
-        <v>161371</v>
+        <v>148321.53</v>
       </c>
       <c r="E155" s="9">
-        <v>0</v>
+        <v>148321.53</v>
       </c>
       <c r="F155" s="10">
-        <v>0</v>
+        <v>1.1990000000000001E-2</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A156" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="D156" s="9">
-        <v>100</v>
+        <v>91800</v>
       </c>
       <c r="E156" s="9">
-        <v>0</v>
+        <v>29376</v>
       </c>
       <c r="F156" s="10">
-        <v>0</v>
+        <v>2.3749999999999999E-3</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A157" s="1" t="s">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>114</v>
+        <v>332</v>
       </c>
       <c r="D157" s="9">
-        <v>1180</v>
+        <v>7593</v>
       </c>
       <c r="E157" s="9">
-        <v>0</v>
+        <v>10478.34</v>
       </c>
       <c r="F157" s="10">
-        <v>0</v>
+        <v>8.4699999999999999E-4</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A158" s="1" t="s">
-        <v>175</v>
+        <v>79</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>369</v>
+        <v>101</v>
       </c>
       <c r="D158" s="9">
-        <v>8500000</v>
+        <v>421634</v>
       </c>
       <c r="E158" s="9">
-        <v>0</v>
+        <v>42.16</v>
       </c>
       <c r="F158" s="10">
-        <v>0</v>
+        <v>3.0000000000000001E-6</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A159" s="1" t="s">
-        <v>410</v>
+        <v>60</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>411</v>
+        <v>94</v>
       </c>
       <c r="D159" s="9">
-        <v>-48000</v>
+        <v>346666</v>
       </c>
       <c r="E159" s="9">
-        <v>-129600</v>
+        <v>40.44</v>
       </c>
       <c r="F159" s="10">
-        <v>1.0926999999999999E-2</v>
-[...10 lines deleted...]
-      <c r="F161" s="14"/>
+        <v>3.0000000000000001E-6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A160" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D160" s="9">
+        <v>160000</v>
+      </c>
+      <c r="E160" s="9">
+        <v>16</v>
+      </c>
+      <c r="F160" s="10">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A161" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D161" s="9">
+        <v>5487525</v>
+      </c>
+      <c r="E161" s="9">
+        <v>5.49</v>
+      </c>
+      <c r="F161" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A162" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D162" s="9">
+        <v>1529261</v>
+      </c>
+      <c r="E162" s="9">
+        <v>1.53</v>
+      </c>
+      <c r="F162" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A163" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D163" s="9">
+        <v>26208.04</v>
+      </c>
+      <c r="E163" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="F163" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A164" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D164" s="9">
+        <v>1180</v>
+      </c>
+      <c r="E164" s="9">
+        <v>0</v>
+      </c>
+      <c r="F164" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A165" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D165" s="9">
+        <v>100</v>
+      </c>
+      <c r="E165" s="9">
+        <v>0</v>
+      </c>
+      <c r="F165" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A166" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D166" s="9">
+        <v>8500000</v>
+      </c>
+      <c r="E166" s="9">
+        <v>0</v>
+      </c>
+      <c r="F166" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A167" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="D167" s="9">
+        <v>161371</v>
+      </c>
+      <c r="E167" s="9">
+        <v>0</v>
+      </c>
+      <c r="F167" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A168" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="D168" s="9">
+        <v>-5000</v>
+      </c>
+      <c r="E168" s="9">
+        <v>-9850</v>
+      </c>
+      <c r="F168" s="10">
+        <v>7.9600000000000005E-4</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A169" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="D169" s="9">
+        <v>-5000</v>
+      </c>
+      <c r="E169" s="9">
+        <v>-12750</v>
+      </c>
+      <c r="F169" s="10">
+        <v>1.031E-3</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A170" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="D170" s="9">
+        <v>-20000</v>
+      </c>
+      <c r="E170" s="9">
+        <v>-56000</v>
+      </c>
+      <c r="F170" s="10">
+        <v>4.5269999999999998E-3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A171" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="D171" s="9">
+        <v>-48800</v>
+      </c>
+      <c r="E171" s="9">
+        <v>-200080</v>
+      </c>
+      <c r="F171" s="10">
+        <v>1.6174000000000001E-2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A172" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="D172" s="9">
+        <v>-30000</v>
+      </c>
+      <c r="E172" s="9">
+        <v>-205500</v>
+      </c>
+      <c r="F172" s="10">
+        <v>1.6612999999999999E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A173" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="D173" s="9">
+        <v>-24000</v>
+      </c>
+      <c r="E173" s="9">
+        <v>-380400</v>
+      </c>
+      <c r="F173" s="10">
+        <v>3.0751000000000001E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A174" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="D174" s="9">
+        <v>-200000</v>
+      </c>
+      <c r="E174" s="9">
+        <v>-550000</v>
+      </c>
+      <c r="F174" s="10">
+        <v>4.4462000000000002E-2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A175" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="D175" s="9">
+        <v>-200000</v>
+      </c>
+      <c r="E175" s="9">
+        <v>-762000</v>
+      </c>
+      <c r="F175" s="10">
+        <v>6.1600000000000002E-2</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="306.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="B177" s="13"/>
+      <c r="C177" s="13"/>
+      <c r="D177" s="13"/>
+      <c r="E177" s="13"/>
+      <c r="F177" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Vx3rzlAVHz8VYt9Hf0L9IxM8QxvWS9TjkPV1LY1D2i42Bs+Ick/VaJMCyerH47PYC0xzfw8C5FXhrwE5UVuoRQ==" saltValue="zBLAu7TsxF3GX3A3ZzTpXQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
-    <mergeCell ref="A161:F161"/>
+    <mergeCell ref="A177:F177"/>
   </mergeCells>
+  <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="56" fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="53" fitToHeight="2" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>